--- v0 (2025-12-11)
+++ v1 (2026-04-07)
@@ -51,483 +51,483 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: DENOMINA DE JOSE MAGALHAES BARROS, A RUA PRINCIPAL DA VILA DE SANTANA DA CAL, DISTRITO DE BONITO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: DENOMINA DE JOSE FERREIRA ABREU, A RUA PARALELA A RUA PRINCIPAL DA VILA DE SANTANA DA CAL, DISTRITO DE BONITO, E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO URBANO E INFRA-ESTRUTURA, ENVIDAR ESFORÇOS JUNTO A COELCE, VISANDO REALIZAR A MUDANÇA DA FASE DE ENERGIA MONOFÁSICA PARA TRIFÁSICA DA COMUNIDADE DE BENFICA, ZONA RURAL, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, URGENTÍSSIMA, A RECUPERAÇÃO DA PAREDE DO RESERVATÓRIO D'ÁGUA NA LOCALIDADE CAIÇARA, ZONA RURAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA DE DESENVOLVIMENTO URBANO E INFRAESTRUTURA, A RECUPERAÇÃO DAS ESTRADAS QUE LIGAM CARNAÚBA DOS BARROSO, TRINDADE, TODOS OS SANTOS, ANGICO FRESCO E SERRA BRANCA, ZONA RURAL DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA DE DESENVOLVIMENTO URBANO E INFRAESTRUTURA, A RECUPERAÇÃO DAS ESTRADAS QUE LIGAM CARNAÚBA DOS BARROSO AO FRESCO, QUE LIGA SÃO SERAFIM, CACHOEIRA DOS ALVES VIA VAZANTE DO CURÚ E DA ESTRADA QUE LIGA SANTANA DA CAL, SÃO SERAFIM, SANTA LUZIA ATÉ CARNAUBÁ DOS BARROSO, ZONA RURAL DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  DO SUPERINTENDENTE DA SOHIDRA, A PERFURAÇÃO DE SEIS POÇOS PROFUNDOS COM EQUIPAMENTO COMPLETO EM COMUNIDADES DA ZONA RURAL, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SUPERINTENDENTE DA SOHIDRA, A PERFURAÇÃO DE UM POÇO PROFUNDO NO BAIRRO DO "S", NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SECRETÁRIO MUNICIPAL DE AGRICULTURA E RECURSOS HÍDRICOS DE CANINDÉ, ENVIDAR ESFORÇOS JUNTO À SOHIDRA, VISANDO PROVIDENCIAR A PERFURAÇÃO DE POÇOS PROFUNDOS NAS COMUNIDADES RURAIS E ASSENTAMENTOS DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO GOVERNO DO ESTADO ESTUDO PARA CONSTRUÇÃO DE ADUTORA DO AÇUDE CASTANHÃO AO MUNICÍPIO DE CANINDÉ.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL DE CANINDÉ, QUE ENVIDE ESFORÇOS NO SENTIDO DE PROVIDENCIAR EM REGIME DE URGÊNCIA, A CONSTRUÇÃO DE UM RESERVATÓRIO (CAIXA D'ÁGUA) PARA ABASTECER AS RESIDÊNCIAS LOCALIZADAS NA RUA LUIS MAGALHÃES VIEIRA, BAIRRO DO "S", NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SECRETÁRIO DE DESENVOLVIMENTO URBANO E INFRA-ESTRUTURA, O ENVIO DA MÁQUINA PATROL PARA FAZER A ABERTURA E A TERRAPLANAGEM DA RUA PEDRO PEU, BAIRRO CACHOEIRA DA PASTA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA DE _DO MUNICÍPIO REFORMA NA QUADRA DA ESCOLA JOAQUIM MAGALHÃES, NO BAIRRO SÃO MATEUS, ZONA URBANA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SECRETARIO MUNICIPAL DE DESENVOLVIMENTO URBANO E INFRA-ESTRUTURA, A RETIRADA DO ENTULHO E A COLOCAÇÃO DE TAMBORES NA RUA ALEARDO JUCA A ALTURA DO N° 1820, BAIRRO SANTA LUZIA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SOHIDRA, A PERFURAÇÃO DE UM POCO PROFUNDO NA RUA JOSE KARAM, BAIRRO SANTA LUZIA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SUPERINTENDENTE DA SOHIDRA, A PERFURAÇÃO DE POCO PROFUNDO COM EQUIPAMENTO COMPLETO NO BAIRRO IMACULADA CONCEIÇÃO, NA ZONA URBANA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SUPERINTENDENTE DA SOHIDRA, A PERFURAÇÃO DE POCO PROFUNDO COM EQUIPAMENTO COMPLETO NO BAIRRO SÃO MATHEUS, NA ZONA URBANA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA DE DESEN VIMENTO URBANO E INFRAESTRUTURA, A UTILIZACAO DAS MAQUINAS DO PAC PARA A RECUPERACAO DA LADEIRA DA SERRA QUE VAI PARA AS LOCALIDADES DE ARAPUA, MARACAJA, MARIA DE BARRO, FLORES, CATISPERA E ARISCO, ZONA RURAL DESTE MUNICIPIO. </t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL, PROVIDENCIAR EM REGIME DE URGÊNCIA, EQUIPAMENTOS PARA INSTALAR NO POÇO PROFUNDO QUE JÁ FOI PERFURADO NA LOCALIDADE TRANSVAL, ZONA RURAL, NO MUNICIPIO DE CANINDÉ</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL DE CANINDÉ, INFORMAÇÕES SOBRE OS VALORES QUE FORAM REPASSADOS PELA PREFEITURA MUNICIPAL DE CANINDÉ, PARA O CONSORCIO PUBLICO DE SAAE E DESENVOLVIMENTO INTEGRADO DA MICRORREGIÃO DE CANINDÉ, NOS EXERCÍCIOS DE 2013 E 2014. </t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E INFRA-ESTRUTURA, A LIBERAÇÃO DA RETROESCAVADEIRA DO PAC 2, PARA AGILIZAR A ESCAVAÇÃO DE CACIMBAS EM LEITOS DOS RIOS NAS COMUNIDADES DE MACENA, ARMADORES, CARNAUBAL, MUFUMBO E TODOS OS SANTOS, NA ZONA RURAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA MUNICIPAL AGRICULTURA E RECURSOS HÍDRICOS, EQUIPAMENTOS NECESSÁRIOS PARA A INSTALAÇÃO DO POCO PROFUNDO, QUE FOI PERFURADO NO ASSENTAMENTO CAIÇARA, ZONA RURAL NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SECRETARIO MUNICIPAL DE DESENVOLVIMENTO URBANO E INFRA-ESTRUTURA, A IMPLANTAÇÃO DE LUMINÁRIAS COM SUAS RESPECTIVAS LAMPADAS NOS POSTES EXISTENTES NA RUA CASSIANO SANTOS A ALTURA DO N° 528, BAIRRO PALESTINA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA GERENCIA DA COELCE EM CANINDÉ, A COLOCAÇÃO DE POSTES PARA LIGAÇÃO DE ENERGIA NAS RESIDENCIAS QUE ESTÃO SEM O FORNECIMENTO DE ENERGIA ELÉTRICA NAS RUAS JOAQUIM MACÁRIO, A ALTURA DO N° 469 E RUA IRMA MANUELA MAGALHÃES A ALTURA DO N° 2342, BAIRRO ALTO GUARAMIRANGA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETA MUNCIPAL DE DESENVOLVIMENTO URBANO E INFRA-ESTRUTURA, A RECUPERAÇÃO DAS ESTRADAS DAS COMUNIDADES DE CACHOEIRA E AGRESTE QUE DÃO ACESSO AO DISTRITO DE IPUEIRA DOS GOMES.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SUPERINTENDENTE DA CONAB NO ESTADO DO CEARA, A LIBERAÇÃO DAS 200 (DUZENTAS) TONELADAS DE MILHO QUE SE ENCONTRAM DEPOSITADAS NA CONAB DE CANINDÉ, PARA OS AGRICULTORES DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO MINISTÉRIO PUBLICO, AJUDA PARA FAZER O GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA, DEPARTAMENTO DE EDIFICAÇÕES E RODOVIAS - DER E SEDUC, RETOMAR AS OBRAS DE CONSTRUÇÃO DA ESCOLA DE EDUCAÇÃO PROFISSIONAL, NA ZONA URBANA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO GOVERNO FEDERAL, REPRESENTADO PELA PRESIDENTE DILMA ROUSEFF, E MDA, ESCLARECIMENTO SOBRE OS AGRICULTORES DE CANINDE POR NÃO TEREM RECEBIDO A 1" PARCELA DO GARANTIA SAFRA, PAGA NO MÊS DE AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA DO DESENVOLVIMENTO CIDADANIA, SEGURANÇA E TRANSPORTES &amp;#8212; SEDECIST, SINALIZAÇÃO HORIZONTAL (FAIXAS DE PEDESTRES), NA ZONA URBANA DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PRESIDENTE DO SAAE CANINDÉ, RÔMULO MAGALHÃES, INSTALAÇÃO DE BEBEDOUROS PÚBLICOS DURANTE AS FESTEJOS DE SÃO FRANCISCO, NA ZONA URBANA DENTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/</t>
+    <t>http://sapl.caninde.ce.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SUPERINTENDENTE DO DER, A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA CE-257, MAIS PRECISAMENTE NA AV. LUCIANO MAGALHÃES EM FRENTE AO CENTRO DE EDUCAÇÃO INFANTIL JOÃO PEDRO, BAIRRO BELA VISTA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DOS RECURSOS HÍDRICOS DO GOVERNO DO ESTADO E DA COMISSÃO DE DEFESA CIVIL DO ESTADO, A PERFURAÇÃO DE -UM POÇO PROFUNDO NA COMUNIDADE DE PIEDADE DOS CASTELOS LOCALIZADA NO DISTRITO DE TARGINOS, ZONA RURAL, NESTE MUNICÍPIO E CIDADE DE CANINDÉ.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA DOS RECURSOS HÍDRICOS DO GOVERNO DO ESTADO E DA COMISSÃO DE DEFESA CIVIL DO ESTADO, A PERFURAÇÃO DE UM POÇO PROFUNDO NO BAIRRO SÃO MATHEUS, ZONA URBANA DO MUNICÍPIO DE CANINDÉ. </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETÁRIO MUNICIPAL DA SEDECIST, A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA LUIZ FABIANO 1 NA ALTURA BAIRRO DO MONTE, ZONA URBANA DO MUNICÍPIO DE CANINDÉ.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DOS RECURSOS HÍDRICOS DO GOVERNO DO ESTADO, PERFURAÇÃO DE UM POÇO EM LONGA DOS BANDEIRAS, ZONA RURAL DE CANINDÉ.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS VENCIMENTOS BÁSICOS DOS CARGOS RELACIONADOS NO ANEXO ÚNICO, PARTE INTEGRANTE DESTA LEI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO JUNTO AO BANCO DO NODERSTE DO BRASIL S/A - BNB E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -834,68 +834,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>