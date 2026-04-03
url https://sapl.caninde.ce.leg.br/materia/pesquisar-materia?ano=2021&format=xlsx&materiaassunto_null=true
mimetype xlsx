--- v0 (2025-12-11)
+++ v1 (2026-04-03)
@@ -54,1698 +54,1698 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Rozário Ximenes</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/</t>
+    <t>http://sapl.caninde.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o veto integral ao Projeto de Lei n.  025/2021.  Dispõe sobre a disponibilização de brinquedos adaptados para crianças com deficiência em locais públicos e privados de lazer, no Município de Canindé.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dispõe sobre o veto integral ao Projeto de Lei n. 029/2021.  Que torna obrigatório o planejamento prévio e o efetivo treinamento para evacuações emergenciais de iminente perigo na rede de ensino público e particular do Município de Canindé.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dispõe sobre o veto integral ao Projeto de Lei n. 030/2021.  Que dispõe sobre melhoramentos na segurança humana e, não permite a circulação ou entrada de pessoas em instituições de ensino, que não integram o âmbito escolar.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Veta parcialmente o Projeto de Lei n. 014/2021, no tocante à Emenda Aditiva n. 005/2021 na forma que indica.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/180/proposta_de_emenda_a_lei_organica_n_030.2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/180/proposta_de_emenda_a_lei_organica_n_030.2021.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o Regime Próprio de Previdência Social do Município de Canindé – Ceará, de acordo com a Emenda Constitucional nº 103, de 12 de Novembro de 2019.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Evelton Xavier, Karlinda Coêlho, Márcio Sousa, Priscila Magalhães, Professora Tatiana, Sandra Cordeiro</t>
   </si>
   <si>
     <t>Acrescenta o inciso III ao art.94 da lei orgânica do munícipio de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1221/pl_001-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1221/pl_001-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder legislativo a celebrar convênio com as instituições financeiras de concessão de empréstimos consignados aos servidores da Câmara Municipal de Canindé-Ce, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1222/pl_003-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1222/pl_003-2021.pdf</t>
   </si>
   <si>
     <t>Regulariza a lei no 2.155/11, de 22 de junho de 2011. Dispõe sobre reorganização de quadro pessoal. Servidores comissionados da Câmara Municipal de Maria Sandra da Silva Cordeiro Canindé-ce. Na forma que especifica e dá outras</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>Junior Castelo</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos de qualquer culto, como atividade essencial, no âmbito do Município de Canindé, e dá outras providências..</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Karlinda Coêlho, Professor Jardel Sousa</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1224/pl_005-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1224/pl_005-2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a pratica da atividade física e do exercício físico como essenciais em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_009.2021_-_ldo_compressed.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_009.2021_-_ldo_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Aprova o regulamento dos serviços públicos de abastecimento de água e esgotamento sanitário prestados pelo Serviço Autônomo de Água e Esgoto – SAAE de Canindé. (Com 4 Emendas Aditivas e 1 Emenda Modificativa)</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Ambiental do Município de Canindé, sua elaboração, implementação e acompanhamento, instituindo princípios, fixando objetivos e normas básicas para proteção do meio ambiente e melhoria da qualidade de vida da população.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos, critérios, parâmetros e custos aplicados aos processos de licenciamento e autorização ambiental no âmbito do Município de Canindé.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Professora Tatiana</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_016.2021_fakenews.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_016.2021_fakenews.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Enfrentamento à disseminação de informações falsas (fakenews), divulgadas e compartilhadas na internet e telefonia móvel.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Edinaldo Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/76/pl-l_-_017-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/76/pl-l_-_017-2021.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório o planejamento prévio e o efetivo treinamento para evacuações emergenciais de iminente perigo na Rede de Ensino Público e Particular do Município de Canindé/Ce.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Márcio Sousa</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/79/pl-l_-_018-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/79/pl-l_-_018-2021.pdf</t>
   </si>
   <si>
     <t>Determina a fixação de avisos nos estabelecimentos públicos ou privados contra a discriminação por orientação sexual ou identidade de gênero.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Karlinda Coêlho</t>
   </si>
   <si>
     <t>Dispõe sobre melhoramentos na segurança humana e, não permite a circulação ou entrada de pessoas em instituições de ensino, que não integram o âmbito escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Priscila Magalhães</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Líbano, situada no distrito de Ipueira dos Gomes, para Rua Francisca Senhorinha Sousa, e adota outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_no_017-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Freire de Lima, na zona urbana de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Biblioteca Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_lei_no_019-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_lei_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece o Programa de recuperação de Créditos Tributários e não tributários (Refis-Covid), em decorrência do estado de calamidade pública do Município de Canindé, provocado pela pandemia do COVID-19, voltados à retomada da economia local.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/201/proj.lei.024.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/201/proj.lei.024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2.496/2021, de 03 de março de 2021. Regulariza a Lei nº 2.155/11, de 22 de junho de 2011. Reorganiza o quadro pessoal. Servidores Efetivos e Comissionados da Câmara Municipal de Canindé-ce. Na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_lei_n_025.2021-denominacaopsf.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_lei_n_025.2021-denominacaopsf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Posto de Saúde (PSF) MARIA DE FÁTIMA ALVES DUARTE, na localidade de Vazante do Curu, zona rural do Munícipio de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_lei_n_026.2021-praca_dos_mestres.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_lei_n_026.2021-praca_dos_mestres.pdf</t>
   </si>
   <si>
     <t>Dispões sobre denominação de "PRAÇA DOS MESTRES" a Praça do PAC localizada no Bairro Bela Vista, e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/232/proj.lei_027-21_rua_terezinha_custodio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/232/proj.lei_027-21_rua_terezinha_custodio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Rua Terezinha Custódio, na Zona Urbana do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_n_028.2021-agostodourado.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_n_028.2021-agostodourado.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito municipal, o “Agosto Dourado”, mês dedicado ao incentivo do aleitamento materno no Município de Canindé, e dá outras providencias.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da listagem de medicamentos disponíveis e em falta na Rede Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_no_030.2021-policia_municipal.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_no_030.2021-policia_municipal.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Polícia Municipal de Canindé à Instituição Guarda Civil Municipal de Canindé e dá outras providências,</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Professor Jardel Sousa</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do ensino da educação financeira na grade curricular da rede municipal de educação da cidade de Canindé.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Dispoe sobre o Plano Plurianual do Municiípio de Canindé - Estado do Ceará, para o quadriênio 2022/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/416/projeto_de_lei_033.2021_denominacao_de_gabinete_smas.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/416/projeto_de_lei_033.2021_denominacao_de_gabinete_smas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Gabinete da Secretária Municipal da Assistência Social.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Gleison Feitosa</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_no_34.2021_semana_luiz_gonzaga.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_no_34.2021_semana_luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário do Município de Canindé a Semana Cultural Luiz Gonzaga e da outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_no_035.2021_prioridade_advogados.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_no_035.2021_prioridade_advogados.pdf</t>
   </si>
   <si>
     <t>Reconhece como essencial o serviço da ADVOCACIA e estabelece prioridade no atendimento bancário e nos Órgãos da Administração Pública Municipal em todo o território do Município de Canindé no Estado do Ceará, aos Advogados e Advogadas quando do exercício de sua profissão, e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Veda a nomeação pela administração pública direta e indireta de Canindé/CE, de pessoas  condenadas pela Leo Federal nº 11.340, de 07 de agosto de 2006 (Lei Maria da Penha), na forma que indica.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial a servidores da Prefeitura Municipal de Canindé</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Autoria do Poder Executivo, que cria o Programa Avança Mais Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/610/proj.lei.039-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/610/proj.lei.039-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Aprimoramento das Medidas Disciplinares Aplicáveis aos Alunos das Escolas Públicas Municipais de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/611/proj.lei.040-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/611/proj.lei.040-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Assegura aos Professores e Funcionários da rede Municipal de Ensino de Canindé a merenda escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/612/proj.lei.041-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/612/proj.lei.041-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Assistência Psicológica ao Estudante na Rede Municipal de ensino de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/613/proj.lei.042-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/613/proj.lei.042-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui concurso anual de redação entre alunos da Rede Pública de Ensino do Município de Canindé sobre a Valorização do Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/614/proj.lei.043-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/614/proj.lei.043-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Cria a função de Mediador Socioeducativo nas unidades de ensino da rede Pública Municipal de Educação de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/615/proj.lei.044-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/615/proj.lei.044-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Identificação e Tratamento da Dislexia na Rede de Ensino do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do tópico de estudo e discussão sobre Política, Ética e Cidadania em matéria da grade curricular do Ensino Fundamental de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/617/proj.lei.046-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/617/proj.lei.046-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de 15 (quinze) minutos diários nas Escolas Públicas Municipais de Canindé para Alunos e servidores se Dedicarem à Leitura, e dá outras providências.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/618/proj.lei.047-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/618/proj.lei.047-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a implantação de Assistência Psicopedagógica em toda Rede Municipal de Educação de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/619/proj.lei.048-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/619/proj.lei.048-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município, a Semana de Conscientização e Orientação da Posse Responsável de Animais Domésticos na Rede Municipal de Ensino de Canindé a ser realizada anualmente na terceira semana do mês de agosto.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/620/proj.lei.049-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/620/proj.lei.049-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do Enxadrismo como Atividade Curricular do Ensino Fundamental no Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/621/proj.lei.050-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/621/proj.lei.050-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui medidas para a melhoria do Ensino da Rede Municipal de Canindé com a programação do Conhecimento sobre a Constituição Brasileira, e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/622/proj.lei.050-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/622/proj.lei.050-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui a Obrigatoriedade da leitura de pelo menos 1 (Um) Livro por Semestre em todas as Escolas Públicas Municipais de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/623/proj.lei.052-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/623/proj.lei.052-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade das Escolas e Creches da Rede Municipal de Ensino de Canindé Fornecer Alimentação Diferenciada aos Diabéticos e aos Hipertensos em sua merenda, e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/624/proj.lei.053-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/624/proj.lei.053-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade de Realização de Exames Oftalmológicos nos alunos matriculados na Rede Oficiai de Ensino Municipal de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/625/proj.lei.054-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/625/proj.lei.054-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade do Ensino de Noções Básicas sobre a Lei Maria da Penha nas Escolas Municipais do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/626/proj.lei.055-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/626/proj.lei.055-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Peso Máximo a ser Transportado Pelos Alunos da Pré-escola e 1º grau, na Rede Pública e Privada de Ensino no Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/627/proj.lei.056-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/627/proj.lei.056-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>autoriza o Chefe do Executivo Municipal a implantar junto à Secretaria Municipal de Educação de Canindé, o projeto Pintando os Sete nas Escolas, e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/628/proj.lei.057-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/628/proj.lei.057-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Promover o Curso Extracurricular de Empreendedorismo junto aos alunos do Ensino Médio das Escolas Públicas do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/629/proj.lei.058-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/629/proj.lei.058-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui a semana de Avaliação Ortopédica da Coluna Vertebral para alunos das Escolas do Ensino Fundamental da Rede Municipal de Ensino de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de ações preventivas à depressão em adolescentes nas escolas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/631/proj.lei.060-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/631/proj.lei.060-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da carne de peixe, frutas, legumes e verduras, no cardápio da merenda escolar, assim como autoriza a distribuição de cereal (sucrilhos) com leite aos alunos da rede pública municipal de Canindé.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Torna obrigatória a instalação e manutenção de sistema de ar condicionado no interior das salas de aula das unidades escolares de responsabilidade do Município de Canindé/CE.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/633/proj.lei.062-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/633/proj.lei.062-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento educacional especializado aos alunos identificados com "altas habilidades ou superdotados'" no âmbito do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/634/proj.lei.063-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/634/proj.lei.063-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da colocação em salas de aula de cadeiras de braços para alunos canhotos, na rede municipal de ensino de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/635/proj.lei.064-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/635/proj.lei.064-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instituir avaliação vocacional aos alunos do último ano do Ensino Fundamental das escolas municipais de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/636/proj.lei.065-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/636/proj.lei.065-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta contínua de Lixo Eletrônico de pequeno porte nas escolas públicas e privadas do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/637/proj.lei.066-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/637/proj.lei.066-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Cria a Biblioteca Digital Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/638/proj.lei.067-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/638/proj.lei.067-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Dia da Troca de Livros" nas escolas do município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/639/proj.lei.068-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/639/proj.lei.068-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a estabelecer diretrizes para a Política Pública Municipal de Proteção, Inclusão e Acompanhamento Educacional dos alunos com Epilepsia na Rede Municipal de Ensino de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/640/proj.lei.069-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/640/proj.lei.069-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da demanda atendida e lista de espera por vagas em creches do Município de Canindé.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/641/proj.lei.070-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/641/proj.lei.070-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de óculos de grau, pelo Poder Público Municipal de Canindé, aos alunos regularmente matriculados no Ensino Fundamental da rede Pública municipal.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/642/proj.lei.071-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/642/proj.lei.071-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização da rede municipal de saúde, assistência psicológica e social aos alunos vítimas de bullying, e dá outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/643/proj.lei.072-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/643/proj.lei.072-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do estudo de Educação Alimentar e Nutricional como tema transversal no currículo de Educação Infantil e Ensino Fundamental das escolas municipais de Canindé.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/644/proj.lei.073-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/644/proj.lei.073-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui Programa Workshop Vocacional na Escola.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/645/proj.lei.074-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/645/proj.lei.074-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Inclui o exame psicológico aos alunos da rede municipal de ensino no início de cada semestre.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/646/proj.lei.075-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/646/proj.lei.075-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Inclui a Mediação Escolar nas Escolas Públicas Municipais de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/647/proj.lei.076-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/647/proj.lei.076-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui a meia-entrada para professores do Ensino Fundamental, Médio, Técnico e Superior em quaisquer eventos culturais exibidos nas salas e casas de espetáculos, inclusive museus, exposições e shows no âmbito do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/648/proj.lei.077-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/648/proj.lei.077-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Obriga escolas de ensino fundamental e médio das redes pública e privadas do Município  de Canindé a monitorarem o Índice de Massa Corporal, IMC - dos seus alunos, e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/649/proj.lei.078-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/649/proj.lei.078-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Obriga o Poder Executivo a custear, como parte integrante do uniforme escolar, um par de tênis aos alunos da Rede Municipal de Ensino de Canindé.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/650/proj.lei.079-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/650/proj.lei.079-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Canindé de incentivo à Leitura e Literatura e estabelece suas diretrizes.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/651/proj.lei.080-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/651/proj.lei.080-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Escola Centenária, a ser concedido às instituições de ensino oficiais, de nível fundamental, médio e superior do Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/652/proj.lei.081-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/652/proj.lei.081-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de um projeto que visa aprimorar a Inteligência Emocional dos alunos da Rede Municipal de Ensino de Canindé.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/653/proj.lei.082-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/653/proj.lei.082-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de exame biométrico nos alunos da rede municipal de ensino fundamental de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/654/proj.lei.083-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/654/proj.lei.083-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Sala de Acolhimento em Unidades Escolares da Secretaria Municipal de Educação do Município de Canindé que ofereçam Programas de Educação de Jovens e Adultos em turno noturno.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/655/proj.lei.084-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/655/proj.lei.084-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sanções administrativas em face da pessoa física ou jurídica que venha a se envolver em irregularidades na venda de gêneros alimentícios destinados à merenda escorar no âmbito municipal de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/656/proj.lei.085-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/656/proj.lei.085-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de lousas com uso de giz por lousas de vidro com uso de pincéis a tinta, nas salas de aula das escolas públicas do município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/657/proj.lei.086-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/657/proj.lei.086-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação de atividades com fins educativos para reparar danos causados no ambiente escolar da rede pública municipal de ensino de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/658/proj.lei.087-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/658/proj.lei.087-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Reserva prioritariamente, vagas em creches para crianças em idade compatível, filhas (os) de mulheres vítimas de violência doméstica, de natureza física, sexual, psicológica, ou qualquer outro tipo de violência.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/659/proj.lei.088-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/659/proj.lei.088-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a garantir vagas especiais em creches e Escolas Públicas no município de Canindé para filhos de presidiários, e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/660/proj.lei.089-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/660/proj.lei.089-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/661/proj.lei.090-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/661/proj.lei.090-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal a honraria policial destaque do ano, e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/662/proj.lei.091-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/662/proj.lei.091-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário Oficial de Eventos do Município, o Dia Municipal de Prevenção às Queimaduras.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/663/proj.lei.092-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/663/proj.lei.092-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Crianças Seguras nas escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/664/proj.lei.093-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/664/proj.lei.093-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o programa capacitando o idoso, e dá outras providências</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/665/proj.lei.094-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/665/proj.lei.094-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de visitas semestrais a asilos, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/666/proj.lei.095-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/666/proj.lei.095-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Fisioterapia para idosos no âmbito Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/667/proj.lei.096-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/667/proj.lei.096-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cuidador de Pessoa com Deficiência ou Mobilidade Reduzida ou de Doentes Crônicos, no Âmbito da Estratégia de Saúde da Família no âmbito Municipal.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/668/proj.lei.097-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/668/proj.lei.097-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Faculta à pessoa idosa a vacinação em seu domicílio, durante as campanhas realizadas no  Município, sempre que houver a impossibilidade de seu deslocamento até um local de vacinação, e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Chico Justa</t>
   </si>
   <si>
     <t>Estabelece os pontos de Moto táxi (Serviço de Transporte Individual remunerado de passageiros em veículo automotor tipo motocicleta) no Município de Canindé (CE), e dá outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/669/proj.lei.099-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/669/proj.lei.099-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a Política Municipal de Atendimento a Crianças Portadores da Síndrome de Autismo, e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/670/proj.lei.100-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/670/proj.lei.100-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Cria o programa de Prevenção ao Câncer de Pele - Sol Amigo da Infância como atividade extracurricular obrigatória no ensino de educação infantil e fundamental I e II na rede de ensino municipal e particular do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/671/proj.lei.101-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/671/proj.lei.101-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a informatização do cartão de vacinação.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/672/proj.lei.102-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/672/proj.lei.102-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de continuidade no fornecimento de remédio para epilepsia no âmbito do Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/673/proj.lei.103-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/673/proj.lei.103-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do Programa de Atendimento ao Paciente com Câncer e seus Familiares no âmbito Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/674/proj.lei.104-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/674/proj.lei.104-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a Política Municipal de Educação Alimentar Escolar e Combate à Obesidade, e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/675/proj.lei.105-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/675/proj.lei.105-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Conscientização e Orientação sobre Síndrome de Down, e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/676/proj.lei.106-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/676/proj.lei.106-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal no 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso à informação, em relação ao estoque de medicamentos de distribuição gratuita pelo Município, e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/677/proj.lei.107-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/677/proj.lei.107-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de hospitais públicos e privados conveniados ao Sistema Único de Saúde - SUS do Município informar sobre o direito de parturientes a acompanhante, e dá outras providências.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/678/proj.lei.108-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/678/proj.lei.108-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória à análise laboratorial de água potável para o consumo humano a ser realizado semestralmente no Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/679/proj.lei.109-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/679/proj.lei.109-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das Unidades de Saúde do Município fixarem placas informando a escala de médicos e a suas respectivas especialidades.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/680/proj.lei.110-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/680/proj.lei.110-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as ações de Prevenção, Diagnóstico e Tratamento da depressão Pós-parto na Rede Pública de Saúde de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/681/proj.lei.111-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/681/proj.lei.111-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Cria o Programa especial de Prevenção, Controle e Orientação à Hepatite "C" no Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/682/proj.lei.112-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/682/proj.lei.112-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Prevenção as Doenças Coronarianas e suas Consequências no Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/683/proj.lei.113-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/683/proj.lei.113-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Mês do Doador de Sangue, e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/684/proj.lei.114-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/684/proj.lei.114-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação on-line dos médicos, especialidades e respectivo horário de atendimento nas unidades públicas de saúde do Município.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/685/proj.lei.115-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/685/proj.lei.115-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de tratamento contra a depressão infantil e na adolescência nas Unidades Básicas de Saúde - LIBS de Canindé.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/686/proj.lei.116-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/686/proj.lei.116-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa Municipal de Saúde Vocal, objetivando a prevenção de Disfonias em Professores da Rede Municipal de Ensino de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/687/proj.lei.117-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/687/proj.lei.117-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da Administração Municipal conceder um Dia de Licença por ano aos Funcionários Públicos para Realização de Exame Preventivo de Câncer Ginecológico e de Próstata, e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/688/proj.lei.118-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/688/proj.lei.118-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de consumo de cigarros e semelhantes no interior de veículos que estejam transportando crianças, e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/689/proj.lei.119-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/689/proj.lei.119-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação em site na Internet da lista de espera de consultas comuns ou especializadas, exames, cirurgias e quaisquer outros procedimentos ou ações de saúde agendada pelos cidadãos no Município de Canindé.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/734/proj.lei.120-21.poder_executivo-reestrutura_rpps.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/734/proj.lei.120-21.poder_executivo-reestrutura_rpps.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Regime Própio de Previdência Social - RPPS do Município de Canindé/CE na Lei Municipal nº 1.918/2006, de 26 de janiero de 2006, bem como e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/736/proj.lei.121-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/736/proj.lei.121-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>institui a Semana de Conscientização ao Controle de Vetores e Pragas Urbanas no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/737/proj.lei.122-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/737/proj.lei.122-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>institui a Semana da Alimentação Criativa a ser realizada anualmente na primeira semana do mês de abril no Município de Canindé.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/738/proj.lei.123-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/738/proj.lei.123-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/739/proj.lei.124-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/739/proj.lei.124-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>institui o Projeto de Prevenção da Violência Doméstica som a Estratégia de Saúde da Família, e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/740/proj.lei.125-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/740/proj.lei.125-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>institui a Política Municipal de Prevenção e Atendimento à Gravidez na Adolescência e dá outras providências.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/741/proj.lei.126-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/741/proj.lei.126-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Prevenção e combate às amputações em Pacientes Diabéticos e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/742/proj.lei.127-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/742/proj.lei.127-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos Hospitais e Maternidades oferecerem orientação de primeiros socorros em caso de engasgamento, aspiração de corpo estranho e prevenção de morte súbita de recém-nascidos e dá outras providencias.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/744/proj.lei.128-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/744/proj.lei.128-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de estabelecimentos Hospitalares do Município de Canindé, darem Publicidade ao Art. 1º da Resolução Normativa Nº 44/A3 da Agência Nacional de Saúde e dá outras atribuições</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/746/proj.lei.129-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/746/proj.lei.129-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade, em academias e estabelecimentos similares, fixarem placas de advertência sobre o uso Inadequado de Anabolizantes e dá outras providências.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/748/proj.lei.130-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/748/proj.lei.130-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de toda mulher à investigação, ao exame genético que detecta a trombofilia, e ao respectivo tratamento, na rede de saúde pública do Município de Canindé.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/750/proj.lei.131-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/750/proj.lei.131-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Ajude Uma Vida” de doação de Medicamentos, Produtos e/ou equipamentos de uso Médico, e dá outras providências.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/751/proj.lei.132-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/751/proj.lei.132-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Canindé, a rede de atenção às pessoas com doenças autoimunes dermatológicas.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/761/proj.lei.133-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/761/proj.lei.133-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o programa Pré-Natal Odontológico no Município de Canindé, para tratamento preventivo da saúde bucal no período gestacional e dá outras providências</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/763/proj.lei.134-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/763/proj.lei.134-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>institui o Programa de Saúde do Homem.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/765/proj.lei.135-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/765/proj.lei.135-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito Municipal, o programa de prevenção e tratamento da endometriose, e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/767/proj.lei.136-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/767/proj.lei.136-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui a semana de prevenção, conscientização e combate à depressão e à automutilação no calendário oficial do Município de Canindé.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/775/proj.lei.137-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/775/proj.lei.137-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito Municipal a semana de prevenção às doenças cardiovasculares e suas consequências na mulher e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/776/proj.lei.138-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/776/proj.lei.138-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município o Dia da Conscientização sobre a hanseníase, a ser celebrado no último domingo do mês de janeiro.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/778/proj.lei.139-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/778/proj.lei.139-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Inclui a semana da alimentação consciente no calendário oficial do Município de Canindé</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/779/proj.lei.140-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/779/proj.lei.140-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe que os estabelecimentos que especifica deverão acomodar, para exibição em espaço único, específico e de destaque, produtos alimentícios recomendados para pessoas com diabetes, intolerantes à lactose e com doença celíaca.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/780/proj.lei.141-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/780/proj.lei.141-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a obrigatoriedade de colocação de caixas receptoras para coleta de medicamentos vencidos ou não utilizados nas farmácias, drogarias e estabelecimentos congêneres do Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/781/proj.lei.142-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/781/proj.lei.142-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do acompanhamento psicológico para mulheres vítimas de violência no Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/782/proj.lei.143-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/782/proj.lei.143-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a determinação aos Hospitais, Clínicas e Casas de Saúde, do Município de Canindé, de fixar informações em local visível e de fácil acesso, sobre os direitos e deveres dos pacientes.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/783/proj.lei.144-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/783/proj.lei.144-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de normas para expedição de receitas médicas e odontológicas de forma legível e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/784/proj.lei.145-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/784/proj.lei.145-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de listagem de medicamentos proibidos, interditados e suspensos nas farmácias e drogarias</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Determina que as consultas e exames para pessoas com mais de 60 anos sejam marcadas, no máximo, em 10 (dez) dias, no âmbito da rede pública municipal de saúde de Canindé.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>estabelece a obrigatoriedade de calibragem de esfigmomanômetros (aparelhos de pressão) a cada 06 (seis) meses e dá outras providências</t>
   </si>
   <si>
     <t>787</t>
   </si>
@@ -1938,804 +1938,804 @@
   <si>
     <t>829</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>dispõe sobre a expansão do atendimento do Programa de Agentes Comunitários de Saúde ao ambiente das escolas da Secretaria Municipal de Educação de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal de Canindé a criar o Programa Municipal de desenvolvimento da cadeia produtiva da aquicultura familiar, bem como utilizar recursos na promoção de ações de apoio e incentivo à atividade e dá outras providências</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/735/ppa_2021_completa__vol_ate_a_pag_145_vol_2._ate_a_332.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/735/ppa_2021_completa__vol_ate_a_pag_145_vol_2._ate_a_332.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Canindé, Estado do Ceará para exercício financeiro.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida do DIstrito de Vazante do Curú neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/708/proj.173-executivo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/708/proj.173-executivo.pdf</t>
   </si>
   <si>
     <t>Cria o conselho Gestor de Projetos e Desenvolvimento Estrtégicos - COGEDE e dá outras providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/827/proj.lei.174-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/827/proj.lei.174-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Garante a gestante o direito de realização gratuita e prioritária de exames de prevenção de doenças sexualmente transmissíveis, e da outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/830/proj.lei.175-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/830/proj.lei.175-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o programa de divulgação dos serviços relativos à saúde da mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/832/proj.lei.176-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/832/proj.lei.176-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Estabelece a notificação compulsória dos casos de acidentes em calçadas.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/833/proj.lei.177-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/833/proj.lei.177-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>dispõe acerca da implantação de código QR em todas as placas de obras públicas Municipais para leitura e fiscalização eletrônica.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/834/proj.lei.178-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/834/proj.lei.178-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da restituição ao erário pelos danos gerados ao patrimônio público e ao meio ambiente, por condutor causador de acidente de trânsito no âmbito Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/835/proj.lei.179-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/835/proj.lei.179-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade no âmbito municipal da divulgação de informações sobre obras públicas paralisadas, contendo os motivos, tempo de interrupção e nova data prevista para término.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/822/proj.lei.180-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/822/proj.lei.180-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos hospitais públicos e privados e instituições congêneres a notificarem ocorrências de uso de bebida alcoólica e/ou entorpecentes por crianças e adolescentes.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/819/proj.lei.181-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/819/proj.lei.181-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Permanente de Inspeção de Pontes no Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/816/proj.lei.182-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/816/proj.lei.182-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação de uma Central de Empregos para Pessoas com Deficiência - PCD no Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/815/proj.lei.183-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/815/proj.lei.183-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a publicação no site oficial do Município de Canindé, na rede mundial de computadores, as estatísticas das ocorrências realizadas pela Guarda Civil Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/824/proj.lei.184-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/824/proj.lei.184-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instalação de piso tátil para demarcar obstáculos em áreas públicas e a localização da faixa de pedestres, visando à Acessibilidade das pessoas com deficiência visual no âmbito do município de Canindé e dá outras providências"</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/814/proj.lei.185-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/814/proj.lei.185-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de Brinquedotecas ou Área de Lazer Infantil nas unidades de saúde de atendimento pediátrico ambulatorial.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/813/proj.lei.186-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/813/proj.lei.186-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilizar no sítio oficial do Município de Canindé, na internet a localização de todas as vagas de estacionamento para pessoas com deficiência e idosos, e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/812/proj.lei.187-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/812/proj.lei.187-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as penalidades impostas àqueles que praticam a exploração do trabalho infantil no âmbito do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/811/proj.lei.188-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/811/proj.lei.188-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a disponibilização de atendimento psicológico ao responsável, atendente pessoal e familiar de pessoa com deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/810/proj.lei.189-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/810/proj.lei.189-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Estabelece o ensino obrigatório da Língua Brasileira de Sinais desde a Educação Infantil até o Ensino Fundamental como disciplina curricular obrigatória para crianças surdas e ouvintes matriculadas nas instituições privadas e públicas de ensino, assim como o acesso dos pais de alunos com deficiência auditiva na instituição,</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/809/proj.lei.190-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/809/proj.lei.190-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui estímulos para que as empresas estabelecidas no município promovam adaptações em suas instalações visando a garantir condições adequadas de acessibilidade às pessoas com deficiência ou mobilidade reduzida e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/808/proj.lei.191-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/808/proj.lei.191-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da comunicação de nascimentos sem identificação de paternidade à Defensoria Pública Estadual e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/807/proj.lei.192-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/807/proj.lei.192-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da informação sobre as doenças raras não detectáveis pelo teste do pezinho e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/806/proj.lei.193-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/806/proj.lei.193-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui a carteira de identificação do Autista (CIA), para a Pessoa diagnosticada com Transtorno do Espectro Autista (TEA), residente no Município de Canindé e da outras providências.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/805/proj.lei.194-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/805/proj.lei.194-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Concede tratamento prioritário nos processos administrativos em trâmite e/ou a tramitar perante a prefeitura municipal para pessoas com idade igual ou superior a 60 (sessenta) anos e dá outras providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/804/proj.lei.195-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/804/proj.lei.195-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a notificação compulsória de casos de violência contra a pessoa idosa e dá curtas providências.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/802/proj.lei.196-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/802/proj.lei.196-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade das concessionárias de serviços públicos a oferecerem a opção de Pagamento antes da suspensão do serviço e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/799/proj.lei.197-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/799/proj.lei.197-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Município incluir em matéria existente da grade curricular dos alunos matriculados no Ensino Fundamental, no âmbito das Escolas Municipais, ênfase nas relações familiares e no respeito aos idosos.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/797/proj.lei.198-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/797/proj.lei.198-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre passeios turísticos voltados à população idosa do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/795/proj.lei.199-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/795/proj.lei.199-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Alfabetização Digital da Terceira Idade e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/777/proj.lei.200-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/777/proj.lei.200-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da suspensão do fornecimento de água e energia elétrica, nos imóveis onde residam pessoas enfermas, em fase terminal ou acamadas, que integram o cadastro único.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/774/proj.lei.201-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/774/proj.lei.201-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Conhecendo a Câmara Municipal” e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/773/proj.lei.202-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/773/proj.lei.202-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o plantio de árvores no Município de Canindé, na forma e condições que especifica.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/772/proj.lei.203-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/772/proj.lei.203-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação no âmbito do legislativo municipal a Comissão Permanente de Participação Popular e dá outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/771/proj.lei.204-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/771/proj.lei.204-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de 70% (setenta por cento) das verbas reservadas para gastos com publicidade, serem destinadas para campanhas educativas de resgate da cidadania, e dá outras providências;</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/770/proj.lei.205-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/770/proj.lei.205-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Isenção do pagamento da CCIP - Contribuição para o Custeio da Iluminação Pública, aos idosos e aposentados com idade igual ou superior a 60 (sessenta) anos de idade e dá outras providências.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/769/proj.lei.206-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/769/proj.lei.206-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de emissão de ruídos excessivos em escapamentos de veículos moto ciclísticos no âmbito municipal, e dâ outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/768/proj.lei.207-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/768/proj.lei.207-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Estabelece prazo para que o Executivo Municipal responda as indicações e ofícios encaminhados pelos vereadores, na forma que especifica</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/766/proj.lei.208-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/766/proj.lei.208-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o mês de agosto como mês de Incentivo ao Trabalho Voluntário no Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/764/proj.lei.209-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/764/proj.lei.209-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Exercício do Poder de Fiscalização dos Vereadores no Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/762/proj.lei.210-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/762/proj.lei.210-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui a Carteba Municipal de Artesão e dá outras providências</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/760/proj.lei.211-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/760/proj.lei.211-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Programa Colorindo a Escola na rede pública municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/759/proj.lei.212-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/759/proj.lei.212-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>institui a ação cultural "O Jovem Poeta" no âmbito Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/758/proj.lei.213-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/758/proj.lei.213-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal do Artesanato Popular e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/757/proj.lei.214-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/757/proj.lei.214-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos estabelecimentos comerciais situados no Município de Canindé de proceder a devolução integral e em espécie do troco ao consumidor e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/756/proj.lei.215-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/756/proj.lei.215-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade dos estabelecimentos que fabricam e/ou comercializem alimentos a realizarem dedetização e desratização e dá outras providências.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/755/proj.lei.216-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/755/proj.lei.216-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de vigilância em casas noturnas de diversão e lazer no Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/754/proj.lei.217-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/754/proj.lei.217-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de estabelecimentos que não aceitarem cheques ou cartões de débito ou crédito fixarem, em local visível, placa contendo informação a respeito da não aceitação dessas formas de pagamento.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/753/proj.lei.218-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/753/proj.lei.218-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Valorização de Protetores e Cuidadores de animais soltos ou abandonados no Município de Canindé e dá outras providências</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/752/proj.lei.219-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/752/proj.lei.219-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>institui sistema de apoio a microempresas com a finalidade de orientar a criação e a administração de empresas de pequeno porte e cooperativas</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/749/proj.lei.220-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/749/proj.lei.220-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Obriga estabelecimentos que comercializem alimentos ou refeições para consumo no local a servirem água potável gratuita aos clientes, e dá outras providências</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/747/proj.lei.221-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/747/proj.lei.221-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Proíbe o empregador público ou privado de inquirir sobre a crença religiosa, orientação sexual, vida pessoal ou qualquer questão de foro íntimo do empregado.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/745/proj.lei.222-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/745/proj.lei.222-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Determina que seja afixado, de forma visível, nos veículos destinados a transporte escolar, adesivo exibindo o número do serviço de reclamações do órgão responsável pela fiscalização dessa atividade, e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/743/proj.lei.223-21.gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/743/proj.lei.223-21.gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das casas de repouso e outras instituições privadas destinadas à permanência de idosos instalarem em suas dependências internas e áreas comuns, sistema de monitoramento por câmeras de vídeo e dá outras providências.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Silvio Stênio Leite, no loteamento Santa Edwirges, no Bairro Riacho São Francisco, neste Município e da outras providencias.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1025/projeto_de_lei_no_225.2021-programa_de_regularizacao_fundiaria_urbana.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1025/projeto_de_lei_no_225.2021-programa_de_regularizacao_fundiaria_urbana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Regularização Fundiária Urbana no âmbito do Município de Canindé, compreendendo a Zona Rural, Urbana e Sede, nos termos do art 13, inciso I c/c, art. 30, I e 2 0 da Lei Assinatura do Recebedor Federal n o 13,465, de 11/07/2017 e do Decreto Federal n o 9.310/2018, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1130/proj.lei.226-21.prontuario_eletronico.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1130/proj.lei.226-21.prontuario_eletronico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Implantação do Prontuário Eletrônico do Paciente na rede pública de saúde do Município de Canindé.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Altera a denominação da Travessa I, localizada no bairro João Paulo II, para Travessa Francisco Braga da Silva (Galope), zona urbana, e dá outras providências.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do ensino de direito constitucional na grade curricular da rede pública de ensino de Canindé.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Raimundo Gomes da Silva (Raimundo Juvenal), situada no Loteamento Santa Edwirgens, no bairro Riacho São Francisco, neste Município. e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1150/projeto_de_lei_no_230.2021-regima_de_previdencia_complementar_1.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1150/projeto_de_lei_no_230.2021-regima_de_previdencia_complementar_1.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a instituição do Regime de Previdência Complementar e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos hospitais e maternidades de Canindé oferecerem treinamento de aplicação da manobra de Heimlich.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Municipal de Canindé a Promover a doação do imóvel que indica para construção da Sede da Faculdade UECE-Canindé, e dá outras providencias.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Manuel Alves de Souza, situada no povoado Vila Santana da Cal, zona rural do município, e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Plano Municipal de Saneamento Básico de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_decreto_no_010.2021_tituloantoniacleciana.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_decreto_no_010.2021_tituloantoniacleciana.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Canindeense, e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_decreto_no_011.2021_medalharenataricardo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_decreto_no_011.2021_medalharenataricardo.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Paulo Militão e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Sandra Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/77/pdl_012-2021_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/77/pdl_012-2021_-_sandra.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Canindeense, a Ana Cleide Souza Jorge e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/78/pdl_013-2021_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/78/pdl_013-2021_-_marcio.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Canindeense, ao Sr. Francisco Lopes Brito (Adaldízio Pereira) e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_dec._legislativo_014.2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_dec._legislativo_014.2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Canindeense ao Sr. Bruno Barros Gonçalves e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, “JOSÉ PESSOA DE ARAÚJO”, e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadã Canindeense, e dá outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, “Luciano Magalhães”, e dá outras providências</t>
   </si>
   <si>
     <t>712</t>
   </si>
@@ -2781,294 +2781,294 @@
   <si>
     <t>Sargento Nascimento</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, “Manoel Messias”, e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, “Paulo Militão”, e dá outras providências</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>Concede Medalha Paulo Freire e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1173/proj._dec._030-21_medalha_luciano_magalhaes.joao_paulo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1173/proj._dec._030-21_medalha_luciano_magalhaes.joao_paulo.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, “Luciano Magalhães” ao Sr. João Paulo Braga Bandeira, e dá outras providências</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, “Paulo Militão”, e dá outras providências.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, "Luciano Magalhães", e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>Concede Medalha “Paulo Freire”, e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>Concede Medalha Paulo Freire, e dá outras providências.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1199/proj._dec._039-21_tituto_cidadao_canindeense.assis_diniz.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1199/proj._dec._039-21_tituto_cidadao_canindeense.assis_diniz.pdf</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1200/proj._dec._040-21_tituto_cidadao_canindeense.agemiro.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1200/proj._dec._040-21_tituto_cidadao_canindeense.agemiro.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Canindeense ao Sr. Agemiro Oliveira dos Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1201/proj._dec._041-21_tituto_cidadao_canindeense.agailson.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1201/proj._dec._041-21_tituto_cidadao_canindeense.agailson.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1202/proj._dec._042-21_medalha_paulo_militao.botinha.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1202/proj._dec._042-21_medalha_paulo_militao.botinha.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, “José Pessoa de Araujo”, e dá outras providências</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1204/proj._dec._044-21_medalha_paulo_freire.teogenes.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1204/proj._dec._044-21_medalha_paulo_freire.teogenes.pdf</t>
   </si>
   <si>
     <t>Concede medalha “Paulo Freire”, e dá outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1205/proj._dec._045-21_medalha_luciano_magalhaes.fco_de_assis.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1205/proj._dec._045-21_medalha_luciano_magalhaes.fco_de_assis.pdf</t>
   </si>
   <si>
     <t>Concede medalha “Luciano Magalhães” ao Sr. Francisco de Assis Ferreira Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1206/proj._dec._no_46.2021_-_medalha_manoel_messias_rogerio_lucio_in_memoriam_1.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1206/proj._dec._no_46.2021_-_medalha_manoel_messias_rogerio_lucio_in_memoriam_1.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito, “Manoel Messias” ao Sr. Rogério Lúcio Bezerra (In Memoriam), e dá outras providências.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>Giovane Lira</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Evelton Xavier, Karlinda Coêlho, Priscila Magalhães, Sandra Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_resolucao_no_004-2021_codigo_de_etica_cmc_compressed.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_resolucao_no_004-2021_codigo_de_etica_cmc_compressed.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Etica e Decoro Parlamentar dos Vereadores da Câmara Municipal de Canindé e cria a Comissão de Ética e Decoro Parlamentar.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Canindé/CE na forma que indica.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_001_-_chico_justa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_001_-_chico_justa.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal a regulamentar a jornada de trabalho dos profissionais de Enfermagem no âmbito do Município de Canindé.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_002_-_edinaldo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_002_-_edinaldo.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a dar denominação de Polícia Municipal de Canindé à Instituição Guarda Civil Municipal Maria Sandra da Siiva Coteeiro de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_003_-_junior.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_003_-_junior.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a criação de uma Clínica/Abrigo Veterinário, no âmbito do Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_004_-_junior.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_004_-_junior.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a denominação da Areninha a ser construída na localidade de Salitre, Distrito de Ubiraçú, neste Município.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_005_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_005_-_priscila.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a doar CÂMARA MUNICIPAL DE CANINDÉ terreno pertencente a Prefeitura Municipal de RECEBI EM: Canindé, ao Governo do Estado do Ceará, para a construção da Delegacia Regional da Mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_006_-_ant.abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_006_-_ant.abreu.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a denominação da praça a ser construída no Distrito jlva Cordeiro de Vazante do Curú, com o nome de Luíza Ferreira Secretária Abreu, neste Município.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_007_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_007_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a denominação da Avenida Principal do Distrito de Vazante do Curú, com o nome de Judite Abreu de Sousa, neste Município.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_008_-_marcio_sousa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_008_-_marcio_sousa.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a adquirir cestas básicas para serem doadas às famílias em situação de vulnerabilidade social, na forma e condições específicas, e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>EMENTA: Indica à Sra. Prefeita Municipal, a inclusão dos profissionais da imprensa no gupo prioritário de inumização contra o covid-19, no Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_010_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_010_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Secretária Municipal de Saúde, a promover campanha de conscientização com a população canindeense, sobre o descarte correto do lixo domiciliar.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_011_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_011_-_priscila.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a Instituir o Programa Cozinha Comunitária, destinada a Grupos Sociais em Situação de Vulnerabilidade Social e Insegurança Alimentar e Nutricional, e dá outras providencias</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_012_-_tatiana.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_012_-_tatiana.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a denominação da praça conhecida popularmente como "Bambuluá", localizada na Avenida São Francisco, com o nome de Professor Diassis Bento, neste Município.</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a denominação do logradouro público conhecido por “Rua B”, no loteamento Santa Edwirges, com o nome de Rua Terezinha Custódio, neste Município.</t>
   </si>
   <si>
     <t>Institui o Programa de Fornecimento de Absorventes Higiênicos (PFAH) nas escolas públicas municipais que ofertam anos finais de ensino fundamental e Centros de educação de jovens e adultos.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do gabinete da Secretaria Municipal da Assistência Social.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>lndica à Sra. Prefeita Municipal, a instituição do sistema de premiação pecuniária aos agentes de segurança, pela apreensão de armas de fogo, na_x000D_
 forma que indica, no Município de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
@@ -3142,2580 +3142,2580 @@
   <si>
     <t>235</t>
   </si>
   <si>
     <t>REQUER da Prefeita de Canindé, informações sobre todos os aditivos, se existirem, para as Escoas Adauto Bezerra, Joaquim Magalhães, João Amaro de Sousa (Lcalidade de Salitre) e Francisco José (Localidade de Caiçara), no Município de Canindé/CE.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura de Canindé que seja providenciado o conserto do calçamento no cruzamento da Rua Adenise Cordeiro, à altura do n° 612, com a CE 257, bairro Bela Vista.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura de Canindé, que seja providenciado o complemento em pedra tosca do calçamento das Ruas Irmã Manoela Magalhães - bairro Alto Guaramiranga e Rua Orlando Soares Ramos (antiga Rua Projetada) - Conjunto Habitacional.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Adriano Ximenes</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/237/005_-_adriano.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/237/005_-_adriano.pdf</t>
   </si>
   <si>
     <t>REQUER do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura de Canindé, a complementação do calçamento da Rua José Juliênio Martins Pessoa (antiga Rua das Acácias), Bairro Palestina.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>REQUER do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura de Canindé, a construção do calçamento da Rua	Márcio	Magalhães	 Rua da Paz, Bairro Palestina.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>REQUER do Governador do Estado do Ceará, que envide esforços no sentido de viabilizar a construção de um Campus da UECE na cidade de Canindé.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>REQUER da Mesa Diretora da Câmara Municipal de Canindé, a realização de uma audiência pública para discutir sobre a viabilidade de implantação da UECE na cidade de Canindé.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/240/009_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/240/009_-_priscila.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal José Nobre Guimarães, que envide esforços no sentido de viabilizar a construção de um Campus da UECE na cidade de Canindé.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>REQUER do Reitor da UECE, que envide esforços no sentido de viabilizar a construção de um Campus da UECE na cidade de Canindé.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/242/011_-_fran._justa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/242/011_-_fran._justa.pdf</t>
   </si>
   <si>
     <t>REQUER do Setor de Iluminação Pública de  Canindé, a implantação de Iluminação Pública no canteiro central da Av. Padre Cícero, Bairro João Paulo II, neste Município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/243/012_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/243/012_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua José Pereira do Ó no Bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Vila Viva a Vida no Bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/245/014_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/245/014_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Recife, no Bairro Campinas</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/246/015_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/246/015_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Travessa Eloisa Dias no Bairro Riacho São Francisco.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/247/016_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/247/016_-_karlinda.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeitura Municipal estudo para viabilidade de entrega de Certificado de Regularização Fundiária municipal.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/248/017_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/248/017_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER do Presidente do SAAE, reparo do esgoto na rua Adenise Cordeiro (Próximo a Rodoviária de Canindé), no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/249/018_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/249/018_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Luiz Fabiano 4, no Bairro do Monte.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/261/019_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/261/019_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Joaquim Cordeiro, no Bairro Alta Guaramiranga.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Francisca Ferreira, no Bairro Canindezinho.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Frei Bruno, no Bairro Canindezinho.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/253/022_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/253/022_-_nascimento.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura de Canindé, que seja providenciada a construção do calçamento (em pedra tosca) da Rua Antônio Pinheiro Leitão Conjunto Habitacional.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/254/023_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/254/023_-_karlinda.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura recuperação da passagem molhada do Rio Conceição na comunidade de Jurema; e outra na comunidade de Carnaúba dos Barroso.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/255/024_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/255/024_-_karlinda.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Rozário Ximenes a construção de uma Areninha para a sede do Salitre.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>REQUER da Mesa Diretora audiência pública (podendo ser virtual) para debater a política de Regularização Fundiária Municipal.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/257/026_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/257/026_-_karlinda.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Rozário Ximenes construção de Escola padrão MEC para sede do Distrito de Targinos.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/258/027_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/258/027_-_evelton.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Infraestrutura e Desenvolvimento Urbano,  	a extensão da coleta de lixo até o final da Trav. Manoel Silvino, bairro Riacho São Francisco, neste Município.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/259/028_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/259/028_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura, a construção da passagem molhada do Riacho Tatu, na região da Vazante do Curu.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura, a construção das passagens molhadas dos Rios Jurema e Riacho Girita, na região do Vale da Conceição.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/299/req_030-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/299/req_030-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura de Canindé, a construção dos calçamentos da Rua Cassiano Santos (em frente ao Mercadinho CID Sousa) e da Travessa CAIC, Bairro Palestina.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/300/req_031-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/300/req_031-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura -cuss- de Canindé, a construção do calçamento da Travessa João Monteiro (Vila Esterzinha), Bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/301/req_032-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/301/req_032-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do responsável do Setor de Iluminação Pública do Município, que seja providenciada a ligação de energia para dois postes na Rua João Amaro de Sousa, no distrito de Salitre, à altura do número 2786.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/302/req_033-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/302/req_033-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do responsável do Setor de Iluminação Pública do Município, que seja providenciada a instalação da iluminação da Quadra de esportes do distrito de Caiçara</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/303/req_034-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/303/req_034-2021.pdf</t>
   </si>
   <si>
     <t>EQUER da Secretaria Municipal de Saúde, o retorno do Médico para a UBS II, Frei Humberto Wallschlag, no bairro São Francisco, que está sem médico desde o mês de março de 2020.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/304/req_035-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/304/req_035-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, a construção do calçamento da Rua 13 de Maio, bairro Canindezinho, zona urbana.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/305/req_036-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/305/req_036-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, a complementação do calçamento da Travessa Antônio Camelo, bairro Canindezinho, zona urbana.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/306/req_037-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/306/req_037-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal, Domingos 0 Neto, a construção de uma Areninha no distrito de Vazante do Curú, em Canindé.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/307/req_038-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/307/req_038-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Rozário Ximenes a reposição de lâmpadas na sede do distrito de Vazante do Curú, e nas comunidades de Oiticica, Olho d'água Seca, e São Roberto.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/308/req_039-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/308/req_039-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Rozário Ximenes, a construção de uma Areninha no bairro Alto Guaramiranga, nas proximidades da Faculdade Estácio do Ceará.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/309/req_040-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/309/req_040-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Rozário Ximenes, a construção de uma Areninha para o distrito de Vazante do Curu.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/310/req_041-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/310/req_041-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Municipal de Canindé e do Deputado Federal Domingos Neto, a cobertura da quadra da comunidade de Vazante do Curú, zona rural do Município.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/311/req_042-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/311/req_042-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de providenciar Desenvolvimento a Urbano complementaçãoe Infraestrutura,do calçamento das Ruas Gerôncio Brígido e Osvaldo Fonseca Coelho, Bairro Imaculada Conceição, neste Município.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/312/req_044-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/312/req_044-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, o piçarramento da estrada do Souza próximo ao Haras Primavera.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/313/req_045-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/313/req_045-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, a retirada de entulhos na Rua Carneiro Sampaio, Bairro Palestina na altura do Número 3160, no cruzamento da Rua Edmundo Bandeira.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/314/req_046-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/314/req_046-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, a complementação da pavimentação da Rua Joaquim Boticário e da Vila Joaquim Presidente Magalhães, Bairro do Monte.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/315/req_047-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/315/req_047-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, a complementação da pavimentação da Av. São José, bairro Bela Vista.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/475/048_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/475/048_-_manoel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Sapude o retorno do Atendimento Médico na Comunidade deTransval, Zona Rural, neste Município..</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/476/049_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/476/049_-_manoel.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente do SSAAE, a limpeza de um canal de esgoto na Rua Carneiro Sampaio (próximo ao n°3160), bairro Palestina, neste Município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/477/050_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/477/050_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Superintende de Obras Públicas do Estado do Ceará , a implantação de uma Lombada Eletrônica, na CE - 257, a altura do Distritos de Ubiraçú-Salitre, zona rural, Municipio de Canindé - Ceará.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/478/051_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/478/051_-_marcio.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde, Islayne Ramos, informações sobre funcionamento da UBS São Francisco.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/479/052_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/479/052_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretárua Municipal de Desemvolvimento Urbano e Ifraestrutura, o piçarramento de alguns trechos maus criticos existentes nas estradas vacinais do Distrito de Vazante do Curú,  zona rural, neste Município.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/480/053_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/480/053_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do SAAE de Canindé, o conserto da bomba do Poço Profundo existente no Posto de Saúde do Distrito de Caiçara.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal de Canindé a reforma do prédio da creche da Comunidade de Transval, zona rural do Município.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/482/055_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/482/055_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Saúde, que providencie reformas no Posto de Saúde da Comunidade de Transval, neste Município.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/483/056_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/483/056_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infrestrutura de Canindé, que seja providenciado o complemento em pedra tsca do calçamento da Travessa Ercilio Martins - bairro Bela Vista.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/484/057_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/484/057_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal de Canindé e da Secretária de Segurança Municipal e de Trânsito , redutores de velocidade para a rua Célio Martins, a altura do n° 509, bairro Imaculada Conceição.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/485/058_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/485/058_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé e do Governador do Estado do Ceará, a construção de um prédio para a PEFOCE, em canindé.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/486/059_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/486/059_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Rozário Ximenes, a construção de passarelas laterais para pedestres e ciclistas na ponte "velha", no inicio de Aveenida Raimundo Alconforado.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/487/060_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/487/060_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura, a complementação do calçamento da Rua Aristides Rabelo até a Faculdade Estácio, bairro Alto Guaramiranga, neste Município.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/488/061_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/488/061_-_evelton.pdf</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/489/062_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/489/062_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e Infrestrutura , a construção de uma passagem molhada no Rio Santa Fé, Distrito de Targinos, neste município.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/490/063_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/490/063_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura a complementção do calçalemnto da Rua João Alves da Costa, até o cimitério, na sede do distrito do Bonito.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/491/064_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/491/064_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Agricultura Hidricos, a implantação de uma cisternapara a casa de Cultura do AssentamentoTiracanga, na zona rural deste Município.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/492/065_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/492/065_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer do Deputado Federal José Guimarães uma emenda parlamentar em custeio no valor de 300 mil reais para o Campus IFCE de Canindé, para ajudar na manuntenção e desempenho dessa entidade tão importante para o município.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/493/066__-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/493/066__-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, reparo do esgoto na Rua Dom Henrique, no bairro Monte.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/494/067_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/494/067_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Desenvolvimento Urbano e Infraestrutura, a construção do calçamento da Rua Francisca Alves de Lima, bairro Conjuto Habitacional, zona urbana.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/495/068_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/495/068_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Secrtária Municipal de Saúde a aquisição de uma cadeira de dentista para o PSF do bairro Canindezinho.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/496/069_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/496/069_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer do Superintendente de Obras Públicas do Estado do Ceará, a implantação de um Foto Sensor, na CE - 257, a altura do Distrito de Caiçara. prócimo ao Posto Fibra, zona rural, Município de Canindé - Ceará.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/497/070_-_adriano.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/497/070_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requer desta Casa Legislativa para tratar de interresse particular.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/498/071_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/498/071_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Requer da Secretároa de Segurança e Trânsito a instalação de um foto sensor ou de redutores de velocidade na Rua José Veloso Jucá à altura n° 3040, Bairro Palestina, neste Muníci´pio.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, reparo do esgoto na Rua José Veloso Jucá, a altura do nº 3040, bairro palestina.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/500/073_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/500/073_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Saúde, que reforce através dos meios de comunicação as mediads necessárias ao combate a COVID-19, bem como a fiscalização nas filas bancárias.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/501/074_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/501/074_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Requer do Governador do Estado do Ceará e do Secretário das Cidades, a construção de passarelas laterias para pedestres e ciclistas na ponte "velha", no inicio da Avenida Raimundo  Alconforado, município de Canindé.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/502/075_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/502/075_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Rozário Ximenes que envide reforços, no sentido de prestar assitências e fornecer equipamentos e insumos aos agricultores do Município.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/503/076_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/503/076_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do responsável do Setor de Iluminação Pública do Município, que seja providenciada a reposição de lâmpadas nos postes da rua General Sampaiom próximos a passagem molhada,bairro Campinas.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/504/078_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/504/078_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do responsável do Stor de Iluminação Pública do Município, que seja previdenciada a reposição de lâmpadas nas localidades: Serrinha do Limoeirom Bonito, Santana da Cal e São Joaquim, zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/505/079_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/505/079_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Saúde, que seja providenciadas a reforma do Posto de Saúde do distrito de Vazante do Curu.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/506/080_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/506/080_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Saúde, que seja providenciada pulverização de inseticida através dos agentes com Bombas Costais Motorizadas, na comunidade de São Serafim, zona rural.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/507/081_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/507/081_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Saúde, que seja providenciada pulverização de inseticida através dp Carrp Fumacê, na Sede do Município de Canindé.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/508/082_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/508/082_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretároa Municípal de Saúde, que seja providenciado o conserto das UBVs dos Agentes de Combates as Doenças Endêmicas no Municipio de Canindé.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/509/083_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/509/083_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Educação Infantil e Fundamental de Canindé a restauração da calçada e pintura, da Escola Ho´se Bernardo Uchôa de Vazante do Curu.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/548/084_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/548/084_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Desenvolvimento Urbano e Infraestrutrura,a  complementação do calçamento da Rua General Sampaio, bairro Campinas zona urbana.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/549/085_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/549/085_-_evelton.pdf</t>
   </si>
   <si>
     <t>Rrequer do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura, a complementação do calçamento da Rua C, no loteamento Monte Líbano.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/550/086_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/550/086_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer do Setor de Iluminação Pública do Município, a reposição da lâmpadas que estão queimadas nos postes na Sede do Bonito e Comunidade de São Joaquim, zona rural.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/551/087_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/551/087_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer do Setor de Iluminação Pública do Município, a colocação de lâmpadas nos postes da Localidade do Pé de Serra do Bonito, zona rural.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/552/088_-_tatiana.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/552/088_-_tatiana.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde do Município, informações sobre as estatisicas relacionadas aos suicidios de jovens entre 11 e 17 anos, bem como informações se existem acompanhamentos por parte dessa secretaria a pessoas que possuem algum transtorno pertinente a saúde mental.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/553/089_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/553/089_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbanom o complemento do calçamento da Rua Francisco de Paula Barros no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/554/090_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/554/090_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, que seja providenciada a pintura do muro da estação do SAAE que fica localizada no loteamento Frei Lucas Dolle, no bairro Alto Guaramiranga,</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/555/091_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/555/091_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé, estudo para viabilização de contratação de chefes de familia, para prestarem serviço ao municipio e diminuir impactos causados pela pandemia do coronavírus.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/556/092_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/556/092_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde de Canindé que envide esforços no sentido de providenciar melhorias para o PSF do Distrito de Caiçara.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/557/093_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/557/093_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Josias Gondim bairro Santa Luzia.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/558/094_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/558/094_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, o complemento de calçamento da Rua Dr. Bianor Pinto, zona urbana.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/559/095_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/559/095_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbanom o complemento do calçamento da Rua Augusto Facundo, zona urbana.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>Requer do Setor de Iluminação Pública de Canindé, reposição de lâmpadas no distiro de Iguaçu, zona rural do Município.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/561/097_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/561/097_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Setor de Iluminação Pública de Canindé, reposição de lâmpadas na praça que fica próxima ao Fórum da cidade.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/562/098_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/562/098_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do setor de iluminação pública de Canindé, reposição de lâmpadas nas comunidades de Maracajá, Arapuá, Cachoeira Grande, Ingá e Olho d'água Seco, zona rural do Município.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>Requer do setor de iluminação Píublica de Canindé, a instalação de lâmpadas na comunidade de Barragem, distrito de Ubiraçú/Salitre, zona rural.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/564/100_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/564/100_-_manoel.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de desenvolvimento e infraestrutura, a pavimientação erm pedra tosca (calçamento) da Rua Antõnio Monteiro, bairro Palestina que fica localizada em frente no colégio CAIC</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/565/101-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/565/101-_manoel.pdf</t>
   </si>
   <si>
     <t>Requer da secretária municipal de desenvolvimento urbano e infrestrutura, a recuperação da passagem moliada do sangradouro e do calçamento da parede do açude Souza, zona rural de Canindé.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/566/102_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/566/102_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer da secretária municipal de educação, a criação de grupo de formação Prepara Enem Canindé.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/567/103_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/567/103_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeitura de Canindé , que envide esforço no sentido de instalar equipamentos da "academia ao ar livre" nas praças das localidades de Salitre, Targinos, Ipú Monte Alegre e Bonito, zona rural do Municipio.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/568/104_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/568/104_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/569/105_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/569/105_-_sandra.pdf</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/570/106_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/570/106_-_marcio.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municpal, Rozário Ximenes, apoio a realização de Feira de Ovinos e Caprinos.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/571/107_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/571/107_-_marcio.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal, Rozario Ximene apoio para os profissionais que atuam no programa PRAVIDA.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Reuer do Secretário Educação, Kledson Paulino, contratação de Psicólogos, para Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/573/109_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/573/109_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, a reforma da Quadra Poliesportiva Antônio Martins na Rua Clóvis Pinto ( em frente ao coliegio Joaquim Magalhães), no Bairro São Mateus.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/574/111_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/574/111_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Travessa Joaquim Ramos no Bairro Cachoeira da Pasta.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/575/112_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/575/112_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer do Deputado Federal José Guimarães uma emenda parlamentar para a construção de um mercado de comercialização da agricultura familiar em Canindé - Ce.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/576/113_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/576/113_-_priscila.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/577/114_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/577/114_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer do Deputado Federal, José Guimarães uma emenda parlamentar em custeio no valor de 100 mil reais para  a construção de um abatedouro público em Canindé-CE.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/578/115_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/578/115_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, a construção de um esgoto na travessa Bahia, no bairro Palestina.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/579/116_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/579/116_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura de Canindé, que seja providenciada a construção do calçamento (em pedra tosca), da Rua Paulo Cruz Uchôa, no bairro São Mateus,</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/580/117_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/580/117_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer da secretária municipal de saúde, adesão e apoio para cadastramento de pessoas com deficiência com o objetivo de identificar essa população e suas necessidades.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/581/118_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/581/118_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Rozário Ximenes, a construção de uma Areninha para o bairro Canindezinho.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/582/119_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/582/119_-_gleison.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas da Prefeita de Canindé, Sr.a Maria do Rozario Araújo Pedrosa Ximenes e da Presidente de IPMC de Canindé, Sra. Ilane Karise Barbosa Cunha, referentes aos valores devidos e repassados ao Instituto de Previdência do Município de Canindé - IPMC, relativos as contribuições previdenciarias.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/583/120_-_ednaldo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/583/120_-_ednaldo.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Caninde, a construção de calçamento na antiga RUa do Escorrego, no Bairro Capitão Pedro Sampaio, neste município.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/584/122_-_junior.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/584/122_-_junior.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé, o complemento do calçamento da Rua Santa Maria, bairro João Paulo II, zona urbana.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/585/123_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/585/123_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Estadual de Saúde implantação de um Centro do Hemoce, no município de Canindé.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/586/124_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/586/124_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer da superintendência da FUNASA no Ceará, inclusão de Canindé no Programa Saneamento Brasil Rural ( abastecimento de água).</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/587/125_-_tatiana.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/587/125_-_tatiana.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde do município de Canindé, a higienização das áreas de uso comum nos locais de maior fluxo de pessoas na zona urbana de nosso Município.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/690/126_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/690/126_-_manoel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Saúde os Psicologos e Fisioterapeutas sejam incluidos como profissionais na linha de frente em combate a covid-19 em nosso munícipio.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/691/127_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/691/127_-_manoel.pdf</t>
   </si>
   <si>
     <t>Requer do Deputado Estadual Osmar Baquit que endie esforços para aquisição de uma ambulância para o distrito de Caiçara, Municipio de Canindé.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/692/128_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/692/128_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de infraestrutura e Desenvolvimento Urbano, o piçarramento da Rua Josias Gondim (na altura do lava jato Dois Irmãos), no bairro Canindezinho.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/693/129_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/693/129_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, a implantação de um sisitema de água tratada no Loteamento Mônaco Ville, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/694/130_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/694/130_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, reparo do esgoto na Rua Irmã Emanuela, no Bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/695/131_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/695/131_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer do presidente do SAAE, reparo do esgoto na Rua São Serafim, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/696/134_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/696/134_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do Art. 313 do regimento interno da Câmara Municipal de Canindé, a convocação da Secretária Municipal de Saúde, para prestar esclarecimentos sobre o plano de ação de combate ao covid-19 no Município de Canindé, desde o início da pandemia.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/697/135_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/697/135_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Requer da Sra. Prefeita Municipal e do Secretário Municipal de Educação, a reforma da Escola José Bernardo Uchôa, na localidade de Vazante do Curú, neste município.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/698/136_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/698/136_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal de Canindé e da Secretária de Saúde do Município, melhorias no entornodo PSF Antõnio Pereira Cruz, neste Município.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/699/137_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/699/137_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora, audiência pública (podendo ser virtual) para discutir os serviços que estão sendo prestados e os valores abusivos que estão sendo cobrados pela Enel em nosso município.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/700/138_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/700/138_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do responsável pelo Setor de Iluminação Pública do Municipio, melhorias na Iluminação Pública do Distrito Caiçara.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/701/139_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/701/139_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamneto da Rua Chagas Barros, zona urbana.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/702/140_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/702/140_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Antônio Santiago, localizada no bairro Santa Luzia, zona urbana.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/703/141_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/703/141_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Honório Pereira, localizada no bairro Campinas, zona urbana.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/704/142_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/704/142_-_sandra.pdf</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>Requer da Secrtária de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Recife no bairro Campinas, zona urbana.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/706/144_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/706/144_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Travessa Imaculada Conceição, localizada no bairro Imaculada Cinceição, zona urbana.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/836/145_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/836/145_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Travessa Recife, localizada no bairro Campinas, zona urbana.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/837/146_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/837/146_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desenvolvimento Urbano, a construçãi do calçamento da Travessa Vicente Caruca, localizada no bairro Santa Clara, zona urbana.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/838/147_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/838/147_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde de Canindé, que envide esforço no sentido de providenciar uma ambulância para a comunidade de Bonito, zona rural de Canindé.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/839/148_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/839/148_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde de Canindé, que envide esforços no sentido de providenciar uma ambulância para a comunidade de Transval, zona rural de Canindé.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/840/149_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/840/149_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde de Canindé, que envide esforços no sentido de providenciar a ampliação de suas salas no Posto de Saúde da comunidade de Cacimba de Nova, zona rural de Canindé.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/841/150_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/841/150_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Educação Infantil e Fundamental de Canindé, que providencie reparos na cobertura da quadra do distrito de Targinos, zona rural.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/842/151_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/842/151_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do superintendente do SOHIDRA, a perfuração e instalação de um poço profundo na localidade de Bom Jesus, localizada na zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/843/152_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/843/152_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Superintendente do SOHIDRA, a perfuraçãi e intalaçã de um poço profundo n a comunidade de Canudos, localizada na zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/844/153_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/844/153_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Superintendente da SOHIDRA, a instalação de um poço profundo na localidade de Madeira Cortada, localizada na zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/845/154_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/845/154_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Superintendente da SOHIDRA, a instalação de um poço profundo na comunidade de um poço profundo na comunidade de Oitis, Serra do Limoeiro, localidade na zona rural de Municipio de Canindé.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/846/155_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/846/155_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Superintendente da SOHIDRA, a instalação de um poço profundo na comunidade de Sítio do Meio, Serrinha do Limoeiro, localidade na zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/847/156_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/847/156_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer do Superintendente da SOHIDRA, a perfuração e instalação de um poço profundo na comunidade de Trindade, localizada Todos os Santos, zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/848/157_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/848/157_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, que seja providenciado o reparo do esgoto localizado na rua Apollo 11, próximo a quadra de esportes, no bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/849/158_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/849/158_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer do Serviço Autõnomo de Água e Esgoto - SAAE, a reparação de esgoto, na Rua Antônio Neco, à altura do nº 990, no bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/850/159_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/850/159_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal de Canindé, que envide de esforços para que seja criado no município de Canindé um Centro de Referêcia em Atendimento à Mulher.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/851/160_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/851/160_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal de Canindé, que envide de esforços para adquirir vacinas contra Covid-19 para a população do município de Canindé.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/852/161_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/852/161_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Desenvolvimento Urbano e Infraestrutura, que seja providenciada a limpeza e a revitalização da Praça da Melada.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/853/162_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/853/162_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraesterutura e Desenvolvimento Urbano, no Distrito de Ipú Monte Alegre.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/854/163_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/854/163_-_gleison.pdf</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Segurança Pública e Trânsito, na pessoa de seu representante o Sr. Francisco Gean Gomes da Silva, a instalação de redutor de velocidade (quebra-mola) na Rua Romeu Martins, no trecho da entre o prédio do Mozar até a Zé Paixão.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/855/164_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/855/164_-_gleison.pdf</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo, na pessoa de seu representante, a Sra. Maria do Rozário Araújo Pedrosa Ximenes do Município de Canindé no sentido de solicitar da Secretároa de Saúde, na pessoa de seu representante, a Sra. Islayne de Fátima Costa Bareos , a disponibilização de médicos para os postos de saúde de Canindé, em especial ao Posto Capitão Pedro Sampaio, localizado no bairro da Can.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/856/165_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/856/165_-_gleison.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé, Sra. Maria do Rozário Araújo Pedrosa Ximenes e da Secretária de sáude, Sr.a Islayne de Fátima Costa Ramos ações urgentes do Poder Excutivo do Município de Canindé no sentindo de previnir a contaminação e propagação do Coronavírus (Covid-19) na cidade de Canindé.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/857/166_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/857/166_-_gleison.pdf</t>
   </si>
   <si>
     <t>Requer informações a Chefe do Poder Executivo sobre a prática de nepotismo ao nomear sua filha para o cargo Secretária da Assitência Social do Município de Canindé sem a devida qualificação técnica para o cargo.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/858/167_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/858/167_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer do Setor de Iluminação Pública do Município, a colocação de 02(dois) postes com iluminárias no interior do cemitério do Bonito, zona rural, neste Município.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/859/168_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/859/168_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura, a reforma da passagem molhada no rio onde se inicia a Rua João ALves Costa, Distrito de Bonito, neste município.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/860/169_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/860/169_-_evelton.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal de Canindé, a reforma e ampliação da Escola Merc~es Santos Gomes, na Comunidade de Logradouro, Distrito de Targinos, zona rural, neste município.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/861/170_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/861/170_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal e do Secretário da Fundação Municipal de Esporte, Cultural e Patrimônio, que seja implantado em Canindé o Conselho Municipal de Cultura.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/862/171_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/862/171_-_priscila.pdf</t>
   </si>
   <si>
     <t>Requer do Serviço Autônomo de Água e Esgoto - SAAE, a reparação de esgoto, na Rua Augusto Facundo , à altura do n 1127, no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/863/172_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/863/172_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer do Setor de Iluminação Pública de Canindé, reposição de lãmpadas no Assentamento Fresco, no Distrito de Ubiraçu, zona rural do Município.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/864/173_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/864/173_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Infraestrutura e Desnvolvimento Urbano, o complemento do calçamento da Rua Luiz Vieira (na altura do número 742), no bairro palestina.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/865/174_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/865/174_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, o conserto do esgoto na Rua Márcio Magalhães (Altura do número 500), no Bairro Palestina.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/866/175_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/866/175_-_jardel.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Segurança e Trãnsito de Canindé, sinalização vertical para o cruzamento das Ruas Dr. Peixoto e Antônio Guedes, bairro alto Guaramiranga, neste Município.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/867/176_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/867/176_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer do Banco Bradesco, abertura de Caixa 24 horas, nos distritos de Salitre e Targinos, zona rural de Canindé.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/868/177_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/868/177_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer da Secretároa Municipal de Sáude, fiscalização no cumprimento de protocolos sanitários nas clinicas particulares do município.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>Requer da Caixa Econômica, abertura de Caixa 24 horas, nos distritos de Salitre e Targinos, zona rural de Canindé.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/870/179_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/870/179_-_marcio.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal, a inclusão dos Assitentes Sociais, Psicólogos e radialistas nos grupos prioritários da Vacinação Covid 19.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal construção do calçamento na travessa Antônio SAntiago, 1824 Bairro Santa Luzia neste urbe.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/907/182_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/907/182_-_marcio.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Saúde, a continuação de atendimento médico no Posto de Sáude do Distrito de Ipueira dos Gomes.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/908/183_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/908/183_-_marcio.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal, que envide esforços no sentido de realizar uma manutenção corretiva (trica de fechaduras, dobradiças, torneirasm luminárias, dentre outros reparos) no Posto de Saúde da sede do Distrito de Ipueira dos Gomes.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/909/184_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/909/184_-_marcio.pdf</t>
   </si>
   <si>
     <t>Requer do Serviço Autônomo de Água e Esgoto - SAAE, o esgotamento sanitário na RUa Heloisa DIas, nesta urbe.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/910/185_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/910/185_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé e da Secretária de Infraestrutura e Desenvolvimento Urbanom o piçarramento da rampa que fica próxima ao PSF do Conjunto Habitacional e dá acesso ao bairro Campinas, zona urbana.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/911/186_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/911/186_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé e da Secretária de Infraestrutura e Desenvolvimento Urbano, a conclusão do calçamento da Rua Projetada,  localizada por trás do PSF do Conjunto Habitacional.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/912/187_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/912/187_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé e da Secretaria Municipal de Sáude, envide esforços para adquirir unidades do capacete Elmo (equipamento de respiração artificial, para as unidades de saúde do municipio que estão tratando pacientes com insuficiência respiratória causada por covid-19.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/913/188_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/913/188_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé e da Secretária de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Conrorno Norte,Conjunto Habitacional.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/914/189_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/914/189_-_sandra.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal de Canindé, que seja providenciada a reforma do PSF da comunidade de Viça Campos, na zona rural.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/915/190_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/915/190_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretária de Saúde Municipal, que seja disponibilizado um Agente Comunitário de Saúde para atender às comunidades de Cametá, Santa Luzia, e Fundões, que são localizadas próximo ao distrito de Esperança.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/916/191_-_tatiana.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/916/191_-_tatiana.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Projetada onde se localiza o PSF do Conjunto Habitacional – (UBS Maria Leni Gomes Freire), até o encontro com a Rua Contorno Norte.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>Solicita da Coordenação da UPA em Canindé e da Direção do Hospital Regional São Francisco, informações sobre a disponibilidade e de como está o abastecimento de oxigênio no Município.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/918/193_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/918/193_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, a demolição de um chafariz e de uma caixa d’água desativados, bem como a remoção de algumas árvores, que estão ocupando espaço no local onde será construída uma praça pública, no Distrito de Vazante do Curú.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/919/194_-_fran._justa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/919/194_-_fran._justa.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, a inclusão dos Mototaxistas nos grupos prioritários da Vacinação COVID-19.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/920/195_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/920/195_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, a suspensão dos pagamentos das parcelas dos empréstimos consignados de servidores e aposentados do Município, por até 120 dias.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé e da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Francisco de Paula Barros, bairro Bela Vista, neste Município.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé e da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Dr. Firmino, bairro Pedro Sampaio (CAN), neste Município</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/923/198_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/923/198_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Saúde de Canindé, que envide esforços no sentido de providenciar a reforma do Posto de Saúde da Comunidade Serrinha dos Aragões, zona rural de Canindé.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/924/199_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/924/199_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Setor de Iluminação Pública de Canindé, a reposição de lâmpadas no Assentamento Caiçara, zona rural, do Município de Canindé.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/925/200_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/925/200_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Cosmonautas (na altura do número 2586), no bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/926/201_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/926/201_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Agapito Sampaio (na altura do número 741), no Bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/927/202_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/927/202_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Setor de Iluminação Pública de Canindé, a implantação de um poste com iluminação na Rua Santa Tereza, no Loteamento Mônaco Ville, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/928/203_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/928/203_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Presidente do SAAE, o reparo do esgoto na Rua José Moreira Lima (altura do número 470), no loteamento Conviver (próximo a UPA).</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/929/204_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/929/204_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Comandante do 4º BPM de Canindé, destacamento fixo de policiais para o Distrito de Targinos.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/930/205_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/930/205_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Municipal de Canindé, que envide esforços junto ao Governo do estado para instalar umCa “brinquedo praça” na Praça Nemézio Cordeiro (praça do CSU), zona urbana.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/931/206_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/931/206_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, a instalação de equipamentos de uma academia ao ar livre para a Prada da Melada, zona urbana.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/932/207_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/932/207_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura, a recuperação da passagem molhada da comunidade de Madeira Cortada.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/933/208_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/933/208_-_sandra.pdf</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>Solicita da Prefeita Municipal de Canindé, Brinquedotecas para os distritos de Ubiraçú/Salitre, e Targinos.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/935/210_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/935/210_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Superintendente da SOHIDRA, um dessalinizador para a comunidade de Mufumbo, no Distrito de Targinos, zona rural de Canindé</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/936/211_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/936/211_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, que seja providenciada pulverização de inseticida em combate ao mosquito Aedes Aegypti, nos distritos de Salitre, Vazante do Curú, Caiçara e Bonito.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/937/212_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/937/212_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do SAAE de Canindé a construção do saneamento básico, iniciando na Travessa Fortaleza até o açude do bairro Campinas.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/938/213_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/938/213_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, a construção de uma praça na Rua Antonio Guedes, por trás do Estádio Frei Teodoro, bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/939/214_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/939/214_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeitura Municipal, medida para identificação com pulseiras coloridas de um paciente infectado com o coronavírus.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/940/215_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/940/215_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes, a pavimentação da Rua São Francisco, bairro Palestina.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/941/216_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/941/216_-_gleison.pdf</t>
   </si>
   <si>
     <t>Solicita ações urgentes do Poder Executivo do Município de Canindé no sentido de Solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura e Serviços de Canindé, na pessoa do seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza e desassoreamento do açude público do bairro Can, zona urbana do Município de Canindé/CE.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/942/217_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/942/217_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Presidente do SAAE que seja providenciada a instalação de manilhas de escoamento para fazer a drenagem das águas na Rua Frei Bruno, no bairro Canindezinho.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>Solicita da Gerência do Banco do Bradesco em Canindé, a implantação de um correspondente bancário Bradesco Expresso nos Distritos de Bonito e Caiçara.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Desenvolvimento e Infraestrutura, a pavimentação em pedra tosca (calçamento) da Rua Francisco Coelho de Morais, bairro Bela Vista, neste Município.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>Solicita do Setor de Iluminação Pública de Canindé, reposição de lâmpadas no Povoado Quintas, zona rural do Município.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/945/222_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/945/222_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Setor de Iluminação Pública de Canindé, reposição de lâmpadas no Assentamento Monte Orebe, zona rural do Município.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/946/223_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/946/223_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita da SOHIDRA, a perfuração e instalação de um poço profundo na Comunidade de Fresco, localizada na zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/947/224_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/947/224_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita da SOHIDRA, a perfuração e instalação de um poço profundo no Assentamento Caiçara, localizada na zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/948/225_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/948/225_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Presidente do SAAE, o reparo do esgoto na Travessa Maciel de Andrade (Altura do número 2109), no Bairro CAN.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/949/226_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/949/226_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Presidente do SAAE, o reparo do esgoto na Avenida José Veloso Jucá (próximo ao posto de gasolina), no Bairro Palestina.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/950/227_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/950/227_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Segurança e Trânsito de Canindé, a implantação de um Quebra-Molas, na Rua Aristides Rabelo (na altura do número 78, próximo a gruta), no Bairro Alto Guaramiranga, neste Município.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/951/228_-_edinaldo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/951/228_-_edinaldo.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Infraestrutura, a recuperação do asfalto das Ruas do Loteamento Conviver.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/952/229_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/952/229_-_gleison.pdf</t>
   </si>
   <si>
     <t>Solicita ações do Poder Legislativo do Município de Canindé, através de sua Mesa Diretora, no sentido de fornecer Balancete Financeiro de todas as receitas e despesas da Câmara Municipal de Canindé referente ao período compreendido entre 1º de janeiro de 2021 até a presente data, dentre outros.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/953/230_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/953/230_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Guarda Municipal de Canindé, a instalação de redutores de velocidade (lombadas), no distrito de Vazante do Curú, na Rua que fica em frente à escola da localidade, neste Município.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>Solicita ações do Poder Executivo do Município de Canindé no sentido de Solicitar do Governo do Estado do Ceará a autorização para a utilização do espaço da Policlínica de Canindé como Hospital de Campanha para os pacientes com Covid-19.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/955/232_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/955/232_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de saúde, sala específica isolada para exames da covid-19.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/956/233_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/956/233_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes, apoio para garantir a vacinação da covid-19, nos finais de semana, visando mais rapidez na campanha, em Canindé.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/957/234_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/957/234_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes que solicite apoio da Cruz Vermelha do Brasil na vacinação da covid-19, em Canindé.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/958/235_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/958/235_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita do Superintendente do DETRAN-CE, a instalação de um Radar de Trânsito (Fotossensor), ou similar, na CE-257, a altura do Colégio João Amaro de Sousa, Distrito de Ubiraçú-Salitre, Município de Canindé-Ceará.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/959/236_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/959/236_-_evelton.pdf</t>
   </si>
   <si>
     <t>Solicita do Superintendente da SOHIDRA, a perfuração e instalação de um poço profundo na comunidade de Areia, Distrito de Targinos, zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/960/237_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/960/237_-_evelton.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretária de Saúde de Canindé, que envide esforços no sentido de providenciar a reforma do Posto de Saúde da comunidade de Bom Jesus, zona rural de Canindé</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/961/238_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/961/238_-_evelton.pdf</t>
   </si>
   <si>
     <t>Solicita do Secretário de Educação de Canindé, que envide esforços no sentido de providenciar a retomada das obras de construção da Quadra Poliesportiva da comunidade de Transval, zona rural de Canindé.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/962/239_-_priscila_e_raimundo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/962/239_-_priscila_e_raimundo.pdf</t>
   </si>
   <si>
     <t>Solicita do Serviço Autônomo de Água e Esgoto – SAAE, a construção de esgoto na rua Dr. Peixoto, no local conhecido popularmente como “buraco da gia”, no bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/963/240_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/963/240_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, que sejam incluídos no plano de imunização municipal contra a covid-19, as Pessoas com Deficiência (PcDs), e os seguintes profissionais: atendentes de agencias bancárias, e atendentes de supermercados.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/966/241_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/966/241_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé e da Secretaria Municipal de Saúde, esforços para a aquisição ou locação de um veículo exclusivo para atender as demandas de viagens de crianças com deficiências (PcD) do Município de Canindé, que são reguladas pelo setor de transportes da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/967/242_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/967/242_-_manoel.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, o piçarramento da Rua Pedro Pereira, bairro do S, zona urbana de Canindé.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/968/243_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/968/243_-_manoel.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção de uma passagem molhada na Rua Luiz Magalhães Vieira, bairro do S, zona urbana de Canindé.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/969/244_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/969/244_-_gleison.pdf</t>
   </si>
   <si>
     <t>Solicita ações do Poder Executivo do Município de Canindé no sentido de Solicitar da Secretaria Municipal de Saúde de Canindé, ações diretas para a vacinação contra a COVID-19 dos grupos prioritários de profissionais, a saber: Profissionais das Forças de Segurança e Salvamento e Trabalhadores da Educação.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/970/245_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/970/245_-_gleison.pdf</t>
   </si>
   <si>
     <t>Solicita ações do Poder Executivo do Município de Canindé no sentido de Solicitar da Secretaria Municipal de Desenvolvimento Econômico e Turismo do Município de Canindé, na pessoa de sua Secretária, Senhora Maria do Socorro Rocha Bastos, informações documentais acerca das funções exercidas pelo senhor, Davi de Oliveira Martins, bem como sua qualificação para o exercício dessas funções.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/971/246_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/971/246_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Setor de Iluminação Pública de Canindé, que seja providenciada a reposição de lâmpadas no Loteamento Sagrada Família.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/972/247_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/972/247_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Setor de Iluminação Pública de Canindé, que seja providenciada a reposição de lâmpadas no Assentamento Souza, zona rural do Município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/973/248_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/973/248_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretária de Saúde de Canindé, que enviem um médico para Comunidade de Barra Cancão, zona rural de Canindé.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/974/249_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/974/249_-_sandra.pdf</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/975/250_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/975/250_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, a realização de estudo topográfico em toda a extensão da Travessa Fortaleza, culminando no açude do bairro Campinas, visando a construção de obra de saneamento básico.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/976/251_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/976/251_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Municipal de Canindé, que seja providenciada a reforma da UBS (Unidade Básica de Saúde) da comunidade de Barra do Cancão, na zona rural.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/977/252_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/977/252_-_sandra.pdf</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/978/253_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/978/253_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, a instalação de equipamentos de uma academia ao ar livre na Praça do Distrito de Salitre, zona urbana.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/979/254_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/979/254_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura de Canindé, a realização de estudo topográfico em toda extensão da Travessa Fortaleza, culminando no açude do bairro Campinas, visando a construção de obra de saneamento básico.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/980/255_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/980/255_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Governo Estadual, envide esforços para a construção de uma Areninha na sede Salitre, Distrito de Ubiraçú, no Município de Canindé-CE.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/965/256_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/965/256_-_evelton.pdf</t>
   </si>
   <si>
     <t>Solicita do Secretário de Saúde do Estado do Ceará, a aquisição de uma usina de oxigênio para o Hospital Regional São Francisco de Canindé-Ce.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/981/257_-_evelton.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/981/257_-_evelton.pdf</t>
   </si>
   <si>
     <t>Solicita do Secretário de Saúde do Estado do Ceará, a aquisição de uma usina de oxigênio para a UPA de Canindé-Ce.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/982/258_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/982/258_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura, agilidade na elaboração de Projeto Executivo, visando a Reforma e Ampliação da Praça no Distrito de Ipueira dos Gomes, conforme Emenda Parlamentar Estadual, do MAPP de número 5058.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/983/259_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/983/259_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita do Deputado Estadual João Jaime, esforços para que seja denominado de Adão Soares, o Campus da UECE em Canindé.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/984/260_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/984/260_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, que envide esforços junto as Secretarias de Educação e Saúde do Município, visando liberar algumas salas da Escola José Pinto Damasceno, na comunidade Japuara, para serem utilizadas em atendimentos médicos na localidade.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/985/261_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/985/261_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Presidente do SAAE, o conserto da bomba de água de um poço localizado no Assentamento Mela Pinto, zona rural do Município.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/986/262_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/986/262_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Imaculada Conceição (à altura do número 853), bairro Bela Vista, neste Município.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>COMPOLP - Comissão de Políticas Públicas de Saúde, Educação, Cultura, Desportos, Rede de Proteção e Inclusão S</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/987/263_-_comissao_de_politicas_publicas.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/987/263_-_comissao_de_politicas_publicas.pdf</t>
   </si>
   <si>
     <t>Solicita da Mesa Diretora da Câmara Municipal de Canindé, a realização de uma Audiência Pública para tratar sobre a abertura da Policlínica Frei Lucas Dolle, em nosso Município.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/988/264_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/988/264_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, que sejam providenciadas refeições adequadas e de acordo com a prescrição médica para os pacientes que estão internados na Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/989/265_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/989/265_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, que seja providenciado o financiamento de exames de imagem (tomografia), que sejam Solicitados pelos médicos para fins de diagnostico ou acompanhamento dos casos de pacientes com COVID-19.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/990/266_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/990/266_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, fluxograma utilizado para os atendimentos realizados na rede de saúde municipal para pacientes com e sem suspeita de COVID-19.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/991/267_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/991/267_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, informações atualizadas acerca do Plano de Contingência Municipal de enfrentamento à pandemia de COVID-19.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/992/268_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/992/268_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, a realização de um programa educativo em estação de Rádio com a finalidade de promover a importância da vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1009/270_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1009/270_-_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicita do Comandante do 4° Batalhão da Policia Militar de Canindé, um destacamento permanente de policiais militares para a sede do Distrito de Caiçara, zona rural, neste Município.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/271_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/271_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita da 5ª CRES em Canindé e do setor de endemias do Município, o envio do carro FUMACÊ para controlar as populações de mosquitos nas Ruas Chico Delfino – bairro São Mateus, Adelino Martins – bairro Santa Luzia e Travessa Francisco Magalhães Karam – bairro do Monte.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/272_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/272_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Governador do Estado do Ceará, a construção de uma praça pública, com instalação de equipamentos de uma academia ao ar livre no bairro Cachoeira da Pasta, zona urbana.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/273_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/273_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, a construção de uma praça pública, com instalação de equipamentos de uma academia ao ar livre no bairro Cachoeira da Pasta, zona urbana.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/274_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/274_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretária de Saúde de Canindé, a contratação de um médico para ao PSF do bairro João Paulo II, zona urbana.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1014/275_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1014/275_-_manoel.pdf</t>
   </si>
   <si>
     <t>Solicita do setor de Iluminação Pública, a colocação de três luminárias na comunidade de Santana, próximo a igreja evangélica da localidade, zona rural do Município.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/276_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/276_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita do Governo do Estado do Ceará, por meio do Secretário Estadual de Saúde, Carlos Roberto Martins Rodrigues Sobrinho (Dr. Cabeto), envide de esforços no sentido de providenciar manutenção para UPA 24 horas de Canindé-CE.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/277_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/277_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes, esforços para a antecipação da vacinação URGENTE em trabalhadores da educação, contra Covid-19.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1017/278_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1017/278_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes, esforços para a inclusão da categoria dos Garis e trabalhadores da limpeza pública, como prioridade na vacinação contra Covid-19.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/279_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/279_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes, esforços para colocação de placas de sinalização e identificação de distritos (sede), comunidades e povoados rurais ao longo de estradas vicinais, “CEs” e “BR”, na área geográfica do Município.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/280_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/280_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes, esforços para a antecipação da elaboração URGENTE de protocolos de retorno às aulas.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/283_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/283_-_marcio.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Luís Vieira, Bairro Alto do Moinho, neste Município.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/284_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/284_-_gleison.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Poder Executivo do Município de Canindé, na pessoa da Senhora Prefeita Municipal, Maria do Rosário Araújo Pedrosa Ximenes, no sentido de esta esclarecer à Câmara Municipal qual o tio de participação que o Poder Executivo do Município de Canindé teve no evento realizado no Haras Primavera no dia 17.04.2021, uma vez que tal evento contraria o Art. 1º, § 1º, I, do Decreto do Governo do Estado do Ceará nº 34.031, de 10 de abril de 2021.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/993/285_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/993/285_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Governador do Estado do Ceará, o envio de cestas básicas para distribuição à população carente da zona rural e urbana do Município de Canindé.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1022/286_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1022/286_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, que endivide esforços no sentido de viabilizar a distribuição de cestas básicas para a população carente da zona rural e urbana do Município de Canindé.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita de Canindé, que seja providenciada a reforma do Posto de Saúde da Comunidade de Bom Jesus, zona rural.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/995/288_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/995/288_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita do Presidente do SAAE, o conserto da bomba de água de um poço no Colégio Padre José Antônio, localizado na Comunidade de Bom Jesus, zona rural do Município.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/996/289_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/996/289_-_sandra.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, que seja providenciada a reforma do Posto de Saúde da Comunidade de Bom Jesus, zona rural.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/997/290_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/997/290_-_sandra.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/998/291_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/998/291_-_sandra.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/999/292_-_edinaldo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/999/292_-_edinaldo.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Municipal de Canindé, que possa viabilizar junto ao Senhor Governador do Estado a doação do terreno situado no bairro João Paulo II, pertencente hoje a Polícia Militar do Estado do Ceará.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1000/293_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1000/293_-_gleison.pdf</t>
   </si>
   <si>
     <t>Solicita ações do Poder Legislativo do Município de Canindé, através de sua Mesa Diretora, no sentido de Oficiar à Direção da Associação Hospitalar São Francisco de Canindé/CE, no sentido desta, por sua vez, informar a esta Casa Legislativa, detalhadamente, as despesas eu foram e/ou serão gastas (relação dos itens e valores em planilha) com o valor de R$ 1.200,000,00 (um milhão e duzentos mil reais) oriundos do Projeto de Lei Municipal nº 007/2021, de 24 de Março de 2021 aprovado na Câmara Municipal de Canindé/CE.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/294_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/294_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes, a desinfecção de locais públicos em bairros com maiores índices de ocorrências de casos de COVID-19, tomando como referência o bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/295_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/295_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeita Rozário Ximenes, que inclua a obesidade em todos os graus – e não apenas a mórbida – como fator de priorização na vacinação contra a Covid-19.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/296_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/296_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura e Desenvolvimento Urbano, o piçarramento da Rua Honório Pereira, (na altura do número 1130) no Bairro Campinas.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/297_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/297_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Presidente do SAAE, o reparo do esgoto da Rua Barros Leal (altura do número 496), no Bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/298_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/298_-_jardel.pdf</t>
   </si>
   <si>
     <t>Solicita do Presidente do SAAE, o reparo do esgoto da Rua José Pereira do “Ó” (altura do número 2106), no Bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/299_-_manoel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/299_-_manoel.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, um relatório contendo informações sobre todas as pessoas que foram vacinadas no município de Canindé contra a COVID-19, com a 1ª e a 2ª dose.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/300_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/300_-_priscila.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde que seja providenciado para os Agentes Comunitários de Saúde de Canindé, Fardamento, EPIs (Avental, Óculos de Proteção, Face Shield), e Tablets para implantação de um Sistema de Informação.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/301_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/301_-_gleison.pdf</t>
   </si>
   <si>
     <t>Solicita ações do Poder Legislativo do Município de Canindé, através de sua Mesa Diretora, no sentido desta Oficiar ao Ministério Público do Estado do Ceará, Comarca de Canindé, no sentido deste, por sua vez, apurar o Caso de Depredação do Patrimônio Público que se deu na Escola Oswaldo Fonseca Coelho que fica localizada na Comunidade de Frios, Fazenda “Beba mais Leite”, Distrito de Salitre, Zona Rural, Canindé/CE.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/302_-_gleison.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/302_-_gleison.pdf</t>
   </si>
   <si>
     <t>Solicita ações do Poder Executivo do Município de Canindé no sentido deste, por sua vez, Solicitar da Secretaria Municipal de Saúde, na pessoa de sua Secretária, Senhora Islayne de Fátima Costa Ramos, informações acerca dos médicos que detêm relação empregatícia com o Município de Canindé, bem como informações acerca de alguns procedimentos de trabalho nos espaços em que os mesmos prestam serviços aos usuários dos serviços de Saúde em Canindé/CE a fim de que sejam enviadas à Câmara Municipal, em atendimento a este Solicitaimento.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>Solicita da Prefeitura Municipal de Canindé e da Secretaria de Saúde, ações no sentido de melhorar a divulgação dos dados relacionados à pandemia do Coronavírus, através do Boletim Epidemiológico e de suas mídias sociais, bem como a criação de estratégias de comunicação social efetivas e mais amplas com objetivo de conscientizar a população sobre os riscos e meios de prevenção</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Infraestrutura a construção do calçamento da rua José Pereira Lima, na altura do numero 2045, no antigo bairro da Can.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Segurança e Trânsito que seja providenciada a construção de um quebre-molas na Rua Dom Henrique, na altura do número 2592, bairro do Monte.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
@@ -5884,369 +5884,369 @@
   <si>
     <t>Solicita do Superintendente Estadual da Funasa, envide de esforços para que seja providenciada a instalação de um poço profundo na comunidade de Santa Luzia, no distrito de Vazante do Curú, na zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Solicita do Superintendente Estadual da Funasa, envide de esforços para que seja providenciada a instalação de um poço profundo na comunidade de Caldeirão, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Solicita do Superintendente Estadual da Funasa, envide de esforços para que seja providenciada a instalação de um poço profundo na comunidade de Bonitinho, no distrito de Ipú Monte Alegre, na zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/43/381_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/43/381_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal Domingos Neto, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Cacimba Nova, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/44/382_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/44/382_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal Domingos Neto, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Jacurutu, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/45/383_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/45/383_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal Domingos Neto, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Jacurutu Estaca Mil, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/46/384_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/46/384_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal Domingos Neto, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Mulungu, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/47/385_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/47/385_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal Domingos Neto, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Nogueira, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/48/386_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/48/386_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal Domingos Neto, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Oiticica do Curu, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/49/387_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/49/387_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Deputado Federal Domingos Neto, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Santa Luzia I, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/50/388_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/50/388_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER da empresa responsável pela limpeza pública, a colocação de coletores de lixo (tambores), no Posto de Saúde do Distrito de Iguaçu, zona rural do Município.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/51/389_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/51/389_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Cacimba Nova, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/52/390_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/52/390_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Jacurutu Estaca Mil, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/53/391_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/53/391_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Jacurutu, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/54/392_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/54/392_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Mulungu, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/55/393_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/55/393_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Nogueira, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/56/394_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/56/394_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Oiticica do Curu, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/57/395_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/57/395_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, na comunidade de Santa Luzia I, zona rural do município de Canindé – CE.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/58/396_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/58/396_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Marcondes, bairro Bela Vista, zona urbana.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/62/397_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/62/397_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Francisco Ferreira de Sampaio, bairro Bela Vista, zona urbana.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/68/398_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/68/398_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretária de Saúde de Canindé, que envide esforços no sentido de providenciar 2 (dois) ventiladores e uma bomba de água para o Posto de Saúde do Distrito de Iguaçu, zona rural de Canindé.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/61/399_-_deodato.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/61/399_-_deodato.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Infraestrutura, o piçarramento da rua Valdemar Martins Gomes, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/59/400_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/59/400_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o envio de uma equipe técnica para realizar fiscalização nos procedimentos de instalação de água e nos reparos à pavimentação asfáltica realizados no Loteamento Santa Edwirgens, zona urbana do Município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/66/401_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/66/401_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita de Canindé, a disponibilização de um veículo para a Secretaria de Meio Ambiente do Município, para viabilizar os trabalhos de fiscalização ambiental no Município de Canindé.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/69/402_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/69/402_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER do Setor de Iluminação Pública de Canindé, reposição de lâmpadas na Comunidade Mela Pinto, zona rural do Município.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/70/403_-_jardel.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/70/403_-_jardel.pdf</t>
   </si>
   <si>
     <t>REQUER do Setor de Iluminação Pública de Canindé, reposição de lâmpadas na Rua Zuil Vieira (altura do número 1170), no Bairro do “S”.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Chico Justa, Giovane Lira, Márcio Sousa, Priscila Magalhães, Professor Jardel Sousa</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/64/req.instalacao.cpi.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/64/req.instalacao.cpi.pdf</t>
   </si>
   <si>
     <t>Requerem a constituição e a consequente instalação de uma Comissão Parlamentar de Inquérito (CPI), para apurar possíveis irregularidades na apropriação  de terreno do Município de Canindé.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/72/405_-_edinaldo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/72/405_-_edinaldo.pdf</t>
   </si>
   <si>
     <t>Requer do setor de iluminação pública de Canindé, reposição de lâmpadas no assentamento Monte Horebe (Associação dos Agricultores Familiares do Assentamento Monte Horebe).</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/71/406_-_edinaldo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/71/406_-_edinaldo.pdf</t>
   </si>
   <si>
     <t>Requer do setor de iluminação pública de Canindé, reposição de lâmpadas no Distrito de Japuara.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/60/407_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/60/407_-_priscila.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura, o piçarramento das ladeiras da estrada que dá acesso a comunidade de Cachoeira Cercada, Zona Rural, neste Município.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/67/408_-_priscila.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/67/408_-_priscila.pdf</t>
   </si>
   <si>
     <t>REQUER do Serviço Autônomo de Água e Esgoto – SAAE, a reparação de esgoto, na Rua Dr. Firmino, à altura do nº 1151, no bairro Capitão Pedro Sampaio (CAN).</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/63/409_-_deodato.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/63/409_-_deodato.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Infraestrutura, a recuperação do calçamento na entrada do Distrito de Ipú Monte Alegre, neste município.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/65/410_-_ant._abreu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/65/410_-_ant._abreu.pdf</t>
   </si>
   <si>
     <t>REQUER da Mesa Diretora da Câmara Municipal de Canindé, a realização de uma audiência pública para discutir sobre a disseminação de informações falsas (Fakenews), no Município de Canindé.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Cândido Couto – bairro Santa Luzia, zona urbana</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/82/412_-_sandra.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/82/412_-_sandra.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua Frei Juvêncio, bairro Canindezinho (altura do nº 1894), zona urbana.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/83/413_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/83/413_-_marcio.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento da Rua “F”, no Loteamento Santa Edwirgens, neste Município.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/84/414_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/84/414_-_marcio.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Municipal, ROZÁRIO XIMENES, uma nova ligação de energia trifásica para atender a demanda de distribuição de energia das ruas: Santa Vitória, São Jorge, e Santo Expedito, no bairro Palestina.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/86/415_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/86/415_-_karlinda.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria municipal de Saúde, agilização da vacinação contra a covid-19, visando iniciar na população de 18 a 59 anos.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/80/416_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/80/416_-_karlinda.pdf</t>
   </si>
   <si>
     <t>REQUER do Governo do Estado ajuda para a manutenção do zoológico.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/85/417_-_nascimento.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/85/417_-_nascimento.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Saúde, envide de esforços para que sejam disponibilizadas mais datas para vacinação dos profissionais das Forças de Segurança do município de Canindé contra a COVID-19.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Requer do Superintendente Estadual da Funasa, a instalação do sistema de água simplificado, compreendendo desde a captação da água até a irrigação predial na casa do cidadão, no Assentamento Monte Horebe, zona rural do município de Canindé=CE.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Raimundo Alves</t>
   </si>
   <si>
     <t>REQUER da Prefeita de Canindé, que envide esforços junto à Paróquia de São Francisco, para que seja feita permuta de terreno onde localiza-se o Estádio Frei Teodoro, e este passe a pertencer ao Poder Público Municipal.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>REQUER do Governo Municipal, Secretaria de Infraestrutura, o início da recuperação das estradas do município.</t>
   </si>
@@ -6352,51 +6352,51 @@
   <si>
     <t>REQUER da Secretaria Municipal de Infraestrutura e Desenvolvimento Urbano, a recuperação das estradas que liga Tiracanga, Gameleira, Alto Bonito, Negreiros, Carnaubal, Logradouro e Caiçara, zona rural do Município.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>REQUER da Secretaria municipal de Saúde, a inclusão dos Motoristas de Transporte Escolar de Canindé como prioridade na vacinação.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>REQUER do Setor de Iluminação Pública do Município, a reposição de lâmpadas e ampliação da rede de iluminação pública nas comunidades Tiracanga, Alto Bonito, Negreiros, Carnaubal, Rancho Primavera e Transval.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Infraestrutura e Desenvolvimento Urbano, a pavimentação em pedra tosca (calçamento) da Travessa Antônio Camelo, no bairro Canindezinho.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_442.2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_442.2021.pdf</t>
   </si>
   <si>
     <t>REQUER ações do Poder Legislativo de Canindé, através de sua Mesa Diretora, no sentido de fornecer os documentos necessários para a instrução do Balancete Financeiro de todas as receitas e despesas da Câmara Municipal de Canindé referente ao período compreendido entre 1º de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Segurança e Trânsito, a colocação de placas indicativas em pontos estratégicos da cidade, inclusive, informando pontos turísticos, de serviços de emergências, a fim de facilitar a localização dos motoristas que trafegam por nossa cidade.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o envio de máquina para fazer o alargamento de uma curva que é bastante fechada na estrada vicinal do distrito de Ipueira dos Gomes, zona rural do Município.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>REQUER do Presidente do SAAE, o conserto do esgoto na Travessa João Ferreira Neto, Bairro Pedro Sampaio (CAN), zona urbana.</t>
   </si>
   <si>
     <t>446</t>
   </si>
@@ -6601,51 +6601,51 @@
   <si>
     <t>REQUER do Governo do Estado o pagamento de inscrições em concursos públicos para estudantes carentes do município.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a desobstrução através de limpeza e criação de um acesso para a Rua General Sampaio, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>REQUER do Presidente do SAAE, o reparo do esgoto na Rua Frei Juvêncio, no Bairro Canidezinho.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, uma solução para amenizar os problemas causados pelo descarte dos resíduos (lixo), em nosso Município.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Meio Ambiente, fiscalização e adoção das providências cabíveis, em relação aos problemas causados pelas frequentes queimadas que ocorrem no lixão em nosso Município.</t>
   </si>
   <si>
     <t>REQUER da Prefeita de Canindé, uma solução para amenizar os problemas causados pelo descarte dos resíduos (lixo), em nosso Município.</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé, a reforma dos canteiros e a poda das árvores na Avenida Otoni Magalhães, Bairro Centro, neste municipio.</t>
   </si>
   <si>
     <t>Requer de V. Exa. Seja dado ciência, ai Comandante da Polícia Militar do Ceará, sobre a concessão de Medalha Luciano Magalhães ao BPRaio/CANINDÉ, pelos seus excelentes serviços prestados a população canindeense.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/199/req._492.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/199/req._492.pdf</t>
   </si>
   <si>
     <t>REQUER ações do Poder Legislativo do Município de Canindé, através de sua Mesa Diretora, no sentido desta oficiar o Ministério Público, solicitando ao mesmo que, por sua vez, recomende à Secretaria de Segurança Pública e Trânsito, na pessoa de seu representante o Sr. Francisco Gean Gomes da Silva, a instalação de redutores de velocidade (quebra-molas) na Rua Romeu Martins, no trecho entre o prédio do Mozart até a Rua José Paixão, bem como nas ruas asfaltadas que ainda não possuem redutor de velocidade.</t>
   </si>
   <si>
     <t>REQUER da Mesa Diretora da Câmara Municipal de Canindé, a criação de uma Comissão Especial para tratar da mobilização e dos encaminhamentos da Festa de São Francisco de Canindé, no ano de 2021.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Travessa 3, no Bairro João Paulo II.</t>
   </si>
   <si>
     <t>REQUER do comandante do 4º BPM em Canindé, o envio de Policiais Militares para fazer rondas no distrito de Bonito, zona rural, aos finais de semana.</t>
   </si>
   <si>
     <t>REQUER da 5ª CRES em Canindé e do setor de endemias do Município, o envio do carro FUMACÊ para controlar as populações de mosquitos nos Bairros do “S” e Palestina, zona urbana do Município.</t>
   </si>
   <si>
     <t>REQUER da 5ª CRES em Canindé e do setor de endemias do Município, o envio do carro FUMACÊ para controlar as populações de mosquitos no distrito de Bonito, zona rural do Município.</t>
   </si>
   <si>
     <t>REQUER do Deputado Estadual, Bruno Pedrosa, membro substituto do Conselho de Altos Estudos e Assuntos Estratégicos da Assembleia Legislativa do Ceará, propositura para inclusão de Canindé, visando universalizar o acesso às ações de saneamento básico nas áreas rurais e urbana.</t>
   </si>
   <si>
     <t>REQUER da Prefeita Rozário Ximenes, instalação de um “SETOR ESPECÍFICO” com uma equipe que inclua cardiologista, pneumologista, neurologista, fisioterapeutas, educadores físicos, terapeutas ocupacionais, fonoaudiólogo e psicólogo, para atendimento de pacientes com sequelas pós-covid-19.</t>
   </si>
@@ -6751,156 +6751,156 @@
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a instalação de um poço profundo na localidade de Suíça I, localizada no distrito de Targinos, zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a perfuração e instalação de um poço profundo na localidade de Sousa, zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a perfuração e instalação de um poço profundo na localidade de Reguengue, zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>REQUER do Superintendente Estadual da Funasa, a perfuração e instalação de um poço profundo na localidade de São Miguel, zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/219/req_525-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/219/req_525-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Infraestrutura de Canindé, a perfuração de cacimbas para prover água aos animais no Distrito de Ubiraçú/Salitre.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/220/req_526-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/220/req_526-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Municipal medidas para coibir a entrada de camelôs no perímetro urbano no período da Festa de São Francisco, nesta urbe.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/221/req_527-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/221/req_527-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Prefeita Municipal a dispensa da cobrança de taxas para camelôs residentes no município de Canindé que desejem trabalhar no período da Festa de São Francisco, nesta urbe.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/222/req_528-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/222/req_528-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o piçarramento do trecho final da rua Adenise Cordeiro (300 metros finais) que está intrafegável, no bairro Bela Vista, zona urbana.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>REQUER do Presidente do SAAE, esforços para que seja regularizado o abastecimento de água do bairro Canindezinho.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/224/req_530-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/224/req_530-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura de Canindé, a colocação de coletores de lixo (tambores), no loteamento Conviver, bairro Palestina, neste Município.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/225/req_531-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/225/req_531-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura de Canindé, o piçarramento das Ruas Zé Vieira, Beato Salú e Cassiano Santos, bairro Palestina, neste Município.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/226/req_532-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/226/req_532-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do Secretário de Agricultura de Canindé, que envie o carro e a equipe responsável por desentupir fossas para a comunidade de Vazante do Ipú, zona rural do Município.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/227/req_533-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/227/req_533-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretária de Segurança e Trânsito, que seja realizada a sinalização horizontal das ruas Severiano Martins e Travessa São Vicente, no centro da cidade.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/228/req_534-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/228/req_534-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, a reforma da praça do Fórum, zona urbana deste Município.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/229/req_535-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/229/req_535-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, o piçarramento da Rua Izidio Silvino, bairro Riacho São Francisco, neste Município.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/230/req_536-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/230/req_536-2021.pdf</t>
   </si>
   <si>
     <t>REQUER do Presidente do SAAE, a construção do esgoto da Rua dos Soares, no Bairro Pedro Sampaio (CAN), neste Município.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/231/req_537-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/231/req_537-2021.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Educação, agilização na recuperação das quadras dos distritos de Targinos e Ipú Monte Alegre, zona rural do município.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>REQUER da Prefeita Municipal de CanindélCE, §ra. Maria do Roziário Araújo Pedrosa Ximenes, explicações acerca da atual participação de sua filha, Senhorita Shara Araújo Ximenes, na Secretaria de Assistência Social do Município de CanindéiCE.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>REQUER do Secretário de Educação do Município, informações sobre a situação dos alunos da rede municipal que se encontram em situação de abandono e evasão escolar.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>REQUER do Setor de Iluminação Pública, a ampliação da rede de iluminação pública da Travessa Vicente Caruca, no bairro Santa Clara.</t>
   </si>
@@ -6982,60 +6982,60 @@
   <si>
     <t>REQUER da Presidente do Instituto de previdência do Município de Canindé (IPMC), Senhora Ilane Karise Barbosa Cunha, informações complementares às informações fornecidas pela mesma quando da Audiência Pública realizada em 12.08.202I, bem como disponibilízaçáo de documentos.</t>
   </si>
   <si>
     <t>REQUER da Prefeita Maria do Rozário Araújo Pedrosa Ximenes a reforma da Escola Municipal de Ensino Fundamental Melvin Jones.</t>
   </si>
   <si>
     <t>REQUER da Gerência de Habitação de Fortaleza (GIHABFOR), da Caixa Econômica Federal, com o gerente Luciano Bruno de Morais Santos, agendar uma audiência presencial para tratar da empreendimento habitacional do Minha Casa, Minha Vida, Residencial Jardins de São Francisco, em Canindé.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a recuperação da estrada vicinal da comunidade de Arisco do Bonito, zona rural do Município.</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, o piçarramento da estrada da Vila Campos (da BR-020 até a Igreja Matriz).</t>
   </si>
   <si>
     <t>REQUER do Presidente da Fundação de Esporte, Cultura e Patrimônio, a reposição das lâmpadas dos refletores da Areninha, zona urbana deste Município.</t>
   </si>
   <si>
     <t>REQUER do Presidente do SAAE envide de esforços para que seja regularizado o abastecimento de água nas seguintes ruas do bairro Palestina: Porto Alegre, Belo Horizonte, Vitória, e na parte final da rua Frei Celestino.</t>
   </si>
   <si>
     <t>REQUER da Prefeita Municipal, um veículo para transporte universitário destinado aos estudantes que se deslocam para Fortaleza no turno da manhã.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/331/req.568-gleison.infracalcamento.staedwirgens.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/331/req.568-gleison.infracalcamento.staedwirgens.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretária de Infraestrutura e Desenvolvimento Urbano o calçamento da Rua dos Soares ou Rua dos Libertadores no bairro Can.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/332/req.568-gleison.infracalcamento.staedwirgens.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/332/req.568-gleison.infracalcamento.staedwirgens.pdf</t>
   </si>
   <si>
     <t>R§QUER da Secrçtária de lntiaestrutura e Desenvolvimento Urhano o calçannento da Rua Santa Edwirgens no bairro Bela Vista.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Segurança e Trânsito de Canindé, a implantação de um redutor de velocidade (tipo quebra-molas), na Rua Jota Pinto (próximo à casa do Zeca), no Bairro Alto do Moinho, neste Município.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, a recuperação da estrada vicinal da comunidade de Poço dos Remédios, zona rural do Município.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Bento Rabelo (rua do gás), no Bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>336</t>
   </si>
@@ -7213,51 +7213,51 @@
   <si>
     <t>597</t>
   </si>
   <si>
     <t>REQUER do SAAE de Canindé, elaboração de projeto para construção do saneamento básico, no abrigo de romeiros que fica localizado na Rua Euclides Barroso, zona urbana do Município</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>REQUER do Presidente do SAAE, a reforma da estrutura que abriga o dessalinizador da comunidade de Barra Nova, distrito de Iguaçu, zona rural do Município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Júlio Sílvino, Bairro Canindezinho, CaníndélCE.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_601.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_601.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Francisco Ferreira, Bairro Canindezinho, Canindé/CE.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>REQUER da Secretaría de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Beleza Silvino, Bairro Canindezinho, Canindé/CE.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico da Rua Frei Bruno, Bairro Canindezinho, Canindé/CE.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico da Rua L3 de Maio, Bairro Canindezinho, Canindé/CE.</t>
   </si>
   <si>
     <t>365</t>
   </si>
@@ -7411,162 +7411,162 @@
   <si>
     <t>REQUER da Secretária de Saúde de Canindé, a disponibilização de uma sala de Fisioterapia Respiratória, para pacientes da Covid-19.</t>
   </si>
   <si>
     <t>REQUER da Mesa Diretora, audiência pública para discutir sobre a Lei 2.392/2018, de 01 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>REQUER da Mesa Diretora, audiência pública para discutir implantação do Conselho Municipal de Cultura em nosso Canindé.</t>
   </si>
   <si>
     <t>Requer da Prefeita Maria do Rozário Araújo Pedrosa Ximenes a reforma da Escola Municipal Joaquim Magalhães Filho.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua José Wilson Andrade Freire, Bairro Monte, Canindé/CE.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Desenvolvimento Urbano, Infraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Nossa §enhora de Fátima {Luís Fabiano ll}, Monte, Canindé/CE.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Odílon Macambira, Monte, Canindé/CE.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneâmento Básico e o Calçamento da Rua José Paixão, Bairro Monte, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/422/req.646-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/422/req.646-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Reqeuer da Secretária de Desenvolvimento Urbano, Infraestrutura e Serviços o Saneamento Básicoda Rua Dr. Firmino, Bairro Monte, Canindé/CE.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Segurança e Trânsito de Canindé, a implantação de um Semáforo na bifurcação das Ruas José Veloso Jucá e Raimundo Alconforado, bairro Alto Guaramiranga, zona urbana do Município de Canindé.</t>
   </si>
   <si>
     <t>REQUER da Caixa Econômica Federal, informações para que seja realizado um novo sorteio das moradias que permanecem fechadas do residencial Frei Lucas Dolle, em Canindé.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura de Canindé, que seja providenciada a construção do calçamento (em pedra tosca) da Rua Frei Bruno – Canindezinho, zona urbana.</t>
   </si>
   <si>
     <t>REQUER do responsável pelo Setor de Iluminação Pública do Município, implantação de Iluminação no perímetro urbano do Distrito de Caiçara (do colégio velho até o 2º posto de combustível).</t>
   </si>
   <si>
     <t>REQUER do Superintendente do DETRAN-CE, a inclusão do Município de Canindé no programa CNH Popular do Governo do Estado do Ceará.</t>
   </si>
   <si>
     <t>REQUER do Governador do Estado do Ceará, a inclusão do Município de Canindé no programa CNH Popular do Governo do Estado.</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Segurança e Trânsito de Canindé, redutores de velocidade (tipo quebra-molas) na Rua Joaquim Medeiros, no bairro Cachoeira da Pasta, neste Município.</t>
   </si>
   <si>
     <t>REQUER da empresa responsável pela limpeza pública, a realização da coleta de lixo, na Rua João Gomes, loteamento Santa Edwirgens, zona urbana do Município.</t>
   </si>
   <si>
     <t>REQUER da empresa responsável pela limpeza pública, a colocação coletores de lixo (tambores), na Rua João Gomes, loteamento Santa Edwirgens, zona urbana do Município.</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Infraestrutura e Desenvolvimento Urbano, o complemento do calçamento da Rua Joaquim Macário, bairro Alto Guaramiranga, zona urbana.</t>
   </si>
   <si>
     <t>REQUER do Diretor de Trânsito e Transportes DETRAN-CE, a instalação de redutores de velocidade (lombadas), na CE-257 a altura da sede do distrito de Caiçara e da Comunidade de Boa Vista dos Caúlas, zona rural, Município de Canindé.</t>
   </si>
   <si>
     <t>REQUER do Setor de Iluminação Pública de Canindé, reposição de lâmpadas na Rua Socorro Vieira, a altura do número 331, zona urbana do Município.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/437/req.659-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/437/req.659-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Francisco Firmino, Bairro Boa Vista, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/438/req.660-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/438/req.660-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Francisco Vieira, Bairro Boa Vista, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/439/req.661-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/439/req.661-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua São Brás, Bairro Boa Vista, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/440/req.662-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/440/req.662-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Luiz Balbino, Bairro Boa Vista, Canindé/CE.</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Luzia Martins, Bairro Boa Vista, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/442/req.664-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/442/req.664-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Valdivino Rocha, Bairro Boa Vista, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/443/req.665-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/443/req.665-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer  da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Simão Lopes da Rocha, Bairro Boa Vista, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/444/req.666-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/444/req.666-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, Infraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Jucá Dias, Bairro Boa Vista, CanindélCE.</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o CalçamentCI da Rua Moisés Pinto de Mesquita, Distrito do Salitre, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/446/req.668-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/446/req.668-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Ana Martins Viana, Distrito do Salitre, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/447/req.669-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/447/req.669-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Chico Dias, Distito do Salitre, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/448/req.670-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/448/req.670-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Avenida José Geovane Amaro Camelo, Distrito do Salitre, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/449/req.671-gleison_feitosa.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/450/req.672-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/449/req.671-gleison_feitosa.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/450/req.672-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Travessa Luiza Mendes Teixeira, Distrito do Salitre, Canindé/CE.</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimentom Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Travessa Maria Lucineide, Distrito do Salitre, Canindé/CE.</t>
   </si>
   <si>
     <t>Requer da Prefeita Rozário Ximenes, pavimentação asfáltica para a Rua José Otoni Magalhães (na altura da praça 4 de Outubro), zona urbana do Município.</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé, a construção de uma CRECHE no padrão MEC, no bairro João Paulo II, zona urbana do Município.</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé, a ligação  de energia de um chafariz instalado pela FUNASA, no bairro Cachoeira da Pasta, zona urbana do Município de Canindé.</t>
   </si>
   <si>
     <t>Requer da Secretaria de Infraestrutura e Desenvolvimento Urbano, o piçarramento do trecho que não possui calçamento da rua Odilon Macambira, no bairro Pedro Sampaio (CAN), zona urbana.</t>
   </si>
   <si>
     <t>Reqier da Secretaria de Segurança e Trânsito de Canindé, redutores de velocidade (tipo quebra-molas ou lombada) na Rua Nossa Senhora das Graças, no bairro Palestina, neste Município.</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, a concretagem da entrada da comunidade de Bonitinho, Distrito de Ipú Monte Alegre, neste Município.</t>
   </si>
@@ -7816,174 +7816,174 @@
   <si>
     <t>Requer do Setor de Iluminação Pública de Canindé, a colocação de novas lâmpadas na comunidade de Floresta, na zona rural do Município.</t>
   </si>
   <si>
     <t>Requer do responsável pela operadora CLARO no Ceará, a instalação de uma torre de transmissão de telefonia celular no Distrito de Vazante do Curú, município de Canindé-Ce.</t>
   </si>
   <si>
     <t>Requer do responsável pela operadora VIVO no Ceará, a instalação de uma torre de transmissão de telefonia celular no Distrito de Vazante do Curú, município de Canindé-Ce.</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, o reparo do esgoto na Travessa Sebastião Barbosa Saraiva, no Bairro Canindezinho.</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, o reparo do esgoto na Rua São Gerardo (Altura do número 70), no bairro Imaculada Conceição.</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE, o reparo de um cano estourado na Rua Augusto Facundo, 578 (em frente ao Educandário Sagrada Família).</t>
   </si>
   <si>
     <t>Requer do Setor de Iluminação Pública de Canindé, substituição da luz queimada no poste na Rua Anita Alves, conhecida por C, (altura do número 719) No Loteamento Santa Edwiges.</t>
   </si>
   <si>
     <t>Requer do Presidente da Fundação de Esporte, Cultura e Patrimônio, a doação de uniformes para as equipes que irão disputar a copa José Pereira Rocha.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/714/req_751-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/714/req_751-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, Infraestrutura e Serviços o Saneamento Básico da Rua da Paz, Palestina, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/715/req_752-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/715/req_752-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básíco da Travessa Francisco Márcio Magalhães, Palestina, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/716/req._753-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/716/req._753-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Avenida trancisco Bianor, Caiçara, Canindé/CE.</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Aparecida Bianor, Caiçara, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/718/req._755-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/718/req._755-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, Infraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua César Bianor, Caiçara, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/719/req._756-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/719/req._756-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Lourdes Bianor, Caiçara, CanindélCE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/720/req._757-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/720/req._757-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua da ETA, Caiçara, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/721/req._758-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/721/req._758-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Cirílico Barroso, Caiçara, Canindé/CE.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/722/req._759-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/722/req._759-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Gonçalves Braga, Caiçara, Caninde/CE.</t>
   </si>
   <si>
     <t>Requer  da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Rua Gonçalves Braga, Caiçara, Caninde/CE</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/724/req.761-jardel.smst.red.vel.r.ant.neco-.doc</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/724/req.761-jardel.smst.red.vel.r.ant.neco-.doc</t>
   </si>
   <si>
     <t>Requer da Secretaria de Segurança e Trânsito de Canindé, Redutores de velocidade na Rua Antônio Neco (Altura do número 773), No Bairro Alto Guaramiranga, neste Município.</t>
   </si>
   <si>
     <t>Requer do Setor de Iluminação Pública de Canindé, a troca de lâmpadas queimadas na Comunidade Canudos, Distrito Targinos, zona rural do Município.</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura de Canindé, recuperação da estrada no Assentamento 1º de Maio (conhecido como “As pedras”), zona rural deste Município.</t>
   </si>
   <si>
     <t>Requer da Prefeita Rozário Ximenes, em regime de urgência, que envide esforços junto a Defesa Civil, objetivando a contratação de mais carros pipas para abastecimento de água nas comunidades da zona rural de nosso Município.</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura, a limpeza do córrego existente por trás da quadra poliesportiva do bairro São Mateus, neste Município.</t>
   </si>
   <si>
     <t>Requer do Presidente do SAAE e do Secretário de Infraestrutura, o reparo de um bueiro de um esgoto localizado na rua Augusto Facundo (à altura do número 1167), no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>Requer do Governo do Estado do Ceará, através da Secretaria da Proteção Social, Justiça, Cidadania, Mulheres e Direitos Humanos (SPS), a vinda do Caminhão do Cidadão para o Município de Canindé.</t>
   </si>
   <si>
     <t>Requer do Governo do Estado do Ceará, realização de Evento-teste (para o Natal), com público na Praça dos Romeiros em Canindé.</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde de Canindé, a continuação das obras do PSF localizado no Loteamento Colinas, neste Município.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/877/req.770-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/877/req.770-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Maria do Rozário Araújo Pedrosa Ximenes a reforma da Escola Municipal de Ensino Infantil e Fundamental Maria Ricardo da Silva, na localidade de Bonitinho Monte Alegre.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/878/req.771-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/878/req.771-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura, a reforma da passagem molhada no Riacho do Bonitinho, na localidade de Bonitinho Monte Alegre, neste Município.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/879/req.772-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/879/req.772-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e Infraestrutura, a construção de uma praça pública na localidade de Bonitinho Monte Alegre, Canindé -CE.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/880/req.773-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/880/req.773-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde a disponibilização de uma equipe médica, composta por um médico, um enfermeiro e um fisioterapeuta, para a localidade de Bonitinho em Canindé-Ce.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/881/req.774-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/881/req.774-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Maria do Rozário Araújo Pedrosa Ximenes a Construção de Uma Quadra Poliesportiva na localidade do Bonitinho Monte Alegre, zona rural do Município de Canindé.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>Requer do Governo do Estado do Ceará, destinação de recursos para os Centros de Atenção Psicossocial (CAPs) do município de Canindé.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora da Câmara Municipal de Canindé, a realização de uma audiência pública para tratar sobre assuntos relacionados ao patrimônio histórico do município de Canindé, bem como a inclusão do ensino da história de Canindé no Ensino Fundamental.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Segurança e Trânsito, informações acerca da existência de acompanhamento das atividades dos guardadores de veículos (flanelinhas) que atuam no centro da cidade de Canindé.</t>
   </si>
   <si>
     <t>885</t>
   </si>
@@ -8477,87 +8477,87 @@
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Requer  ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, infraestrutura_x000D_
 e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza (capinagem, varredura) e manutenção dos meios-fios com pintura, na Rua Barros Leal, Alto Guaramiranga, no Município de Canindé-Ce.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura_x000D_
 e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza  (capinagem, varredura) e manutenção dos meios-fios com pintura, na Rua José Militão, Centro, no Município de Canindé-Ce.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>Requer  ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura_x000D_
 e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza (capinagem, varredura) e manutenção dos meios-fios com pintura, na Rua Severiano Martins, Centro, no Município de Canindé-Ce.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/req.856-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/req.856-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura_x000D_
 e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza (capinagem. varredura) e manutenção dos meios-fios com pintura, na Rua Padre Manoel Cordeiro, Centro, no Município de Canindé/CE.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/req.857-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/req.857-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura_x000D_
 e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza (capinagem, varredura) e manutenção dos meios-fios com pintura, na Rua Cordulino Barbosa Cordeiro, Centro, no Município de Canindé/CE.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/req.858-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/req.858-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza (capinagem varredura) e manutenção dos meios-fios com pintura, na Rua José Karam, Santa Luzia, no Município de Canindé/CE"</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura_x000D_
 e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza (capinagem, varredura) e manutenção dos meios-fios com pintura, na Rua Leôncio Magno, Santa Luzia, no Município de Canindé/CE.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/req.860-gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/req.860-gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza (capinagem, varredura) e manutenção dos meios-fios com pintura, na Travessa Pompílio Cruz, Centro, no Município de Canindé-Ce.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura, pavimentação em pedra tosca (calçamento) para a Trav. Teotônio Alves (antiga Trav. Santa Bárbara), zona urbana, neste Município.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>Requer da Secretaria de Segurança e Trânsito de Canindé, a construção de uma passagem para pedestres elevada, à altura do número 572, na Rua Raimundo Alconforado, bairro Alto Guaramiranga, neste Município.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>Requer  da Prefeita Rozário Ximenes, apoio para alocar artesãos em imóvel onde funcionou a SEFAZ, situado na rua Gervásio Martins com rua Valdery Uchôa</t>
   </si>
   <si>
     <t>1119</t>
   </si>
@@ -8888,84 +8888,84 @@
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>Requer da Secretaria de Infraestrutura do Município de Canindé, a construção do calçamento das Travessas Francisco das Chagas Barros e Honório Pereira, ambas no bairro Campinas, neste Município.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Requer da Secretaria de Infraestrutura do Município de Canindé, que seja providenciado o piçarramento da Rua Recife, e das Travessas Francisco das Chagas Barros, e Honório Pereira, ambas no bairro Campinas, neste Município.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>Requer da Secretaria de Segurança e Trânsito de Canindé, redutores de velocidade (tipo quebra-molas) na Rua Antônio Inácio (próximo ao poste, à altura do número 85), no bairro Bela Vista, neste Município.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/42/mocao_026_-_karlinda.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/42/mocao_026_-_karlinda.pdf</t>
   </si>
   <si>
     <t>Requer o envio de MOÇÃO DE PESAR à Família enlutada do Jovem Júnior Félix, que faleceu vítima de covid-19 no dia 23 de maio de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/38/mocao_027_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/38/mocao_027_-_marcio.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para homenagear os profissionais da imprensa pelo “Dia da Imprensa”, tradicionalmente comemorado em 01 de junho.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à ASSOCIAÇÃO DOS MOTORISTAS AUTÔNOMOS DO MUNICÍPIO DE CANINDÉ, pelo falecimento dos Senhores,: “Di Assis Taxista” e “Osias Candoia”, ocorridos no mês de maio de 2021</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/89/mocao_29-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/89/mocao_29-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à jovem Canindeense Alanna Kécya, por atingir índice para seleção brasileira feminina, tendo completado, em 24h, incríveis 191km no campeonato nacional.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_030_-_marcio.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_030_-_marcio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Dr. Martinho Jansweid de Carvalho, pelos mais de 40 anos dedicados à saúde no Município de Canindé.</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos porteiros, para homenagear pela passagem do “Dia do Porteiro”, comemorado anualmente em 09 de Junho.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família enlutada do Sr. Francisco Anderson Duarte Pereira</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/156/mocao_aplausos_pm_hudson.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/156/mocao_aplausos_pm_hudson.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Policial Militar SD Hudson Pereira Cavalcante, pelo seu ato de bravura e humanidade.</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO, ao ato brutal de VIOLÊNCIA DOMÉSTICA que se tornou público em todo o país, sofrido pela senhora Pamela Holanda, praticado pelo seu ex-esposo, o DJ Ivis.</t>
   </si>
   <si>
     <t>Moção de Apoio e Solidariedade a senhora Pamella Holanda, devido o brutal ato de VIOLÊNCIA DOMÉSTICA que a mesma sofreu de seu ex-esposo, o DJ Ivis.</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES à Cabo Michele Secundino Cruz, da 1ª Cia do 4° BPM, por ser a primeira mulher canindeense a integrar o Batalhão de Choque da Polícia Militar.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família enlutada do Sub Tenente da PM Francisco de Oliveira Souto, lotado na 1ª Cia do 4° BPM em Canindé.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família enlutada da Sra. Auricélia Matias Nascimento</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à Jovem Jeovana Magalhães, pela violência psicológica e moral sofrida, em virtude dos ataques sofridos pela mesma através da internet.</t>
   </si>
   <si>
     <t>368</t>
   </si>
@@ -8981,51 +8981,51 @@
   <si>
     <t>370</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Secretário de Agricultura e Recursos Hídricos e ao Instituto Vida Melhor, pela realização da feira anual de ovinos e caprinos e agricultura familiar XV FEOCAF em Canindé</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Central Influencer e a ONG SooderMaria pela construção/doação de casas e demais ações na comunidade Barra do Bento em Canindé.</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos Psicólogos de nossa cidade, pela passagem do “Dia do Psicólogo”, transcorrido no último dia 27 de Agosto.</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos Educadores Físicos de nossa cidade, para homenagear pela passagem do “Dia do Educador Físico”, comemorado anualmente em 1º de Setembro.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família enlutada do Sr. Antônio Marcos de Paula Pinto Júnior, no dia 28 de agosto de 2021</t>
   </si>
   <si>
     <t>Moão de pesar à família enlutada do Sr. Francisco Pereira Borges (Sr. Parente), ocorrido dia 18 de setembro de 2021.</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações pelos 34 anos de implantação do 4º Batalhão de Polícia Militar em Canindé.</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/590/mocao.49-21.pesar.robertocamelo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/590/mocao.49-21.pesar.robertocamelo.pdf</t>
   </si>
   <si>
     <t>Requer moção de pesar à familia enlutada do Sr. Roberto Camelo da SIlva.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Moção de Pesar à família enlutada do Sr. Antônio Lopes Nunes Sobrinho (Nunes da vidraçaria), falecido no dia 25 setembro de 2021.</t>
   </si>
   <si>
     <t>Moção de Aplausos à jovem Canindeense Alanna Kécya, pelo alto desempenho que a fez conquistar vaga para representar a seleção Brasileira internacionalmente, na ultramaratona de 100km na Alemanha.</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações ao Corpo de Bombeiros Militares de Canindé por seu intenso esforço para debelar o incêndio de grandes proporções que atingiu um deposito de materiais de construção no último dia 10 de outubro na cidade de Canindé.</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações aos proprietários de caminhões pipas, e aos motoristas, que estiveram envolvidos na operação de combate do incêndio de grandes proporções que atingiu um deposito de materiais de construção no último dia 10 de outubro na cidade de Canindé.</t>
   </si>
   <si>
     <t>Moção de aplausos à Miss Canindeense, Júlia Marreiro, que conquistou o título de Miss Continente Ceará 2021</t>
   </si>
   <si>
     <t>1132</t>
   </si>
@@ -9050,180 +9050,180 @@
   <si>
     <t>Moção de pesar à família enlutada da Sra. Iracema Almeida Alves, falecida no último dia 14.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>Moção de Aplausos aos evangélicos do município de Canindé, pela passagem do “DIA NACIONAL DO EVANGÉLICO’ transcorrido no dia 30 de Novembro.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Moção de Pesar à família enlutada da Sra. Maria José Moura, conhecida como Mazé Moura.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>PLOA</t>
   </si>
   <si>
     <t>Proposta de Lei Orçamentária Anual</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/367/proposta_orcamentaria_anual_-_loa_2022_cmc.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/367/proposta_orcamentaria_anual_-_loa_2022_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobnre a proposta a Lei orçamentaria anual - LOA</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>PTC</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas de contas de governo do Município de Canindé, exercício financeiro de 2014, sob responsabilidade do Senhor Francisco Celso Crisóstomo Secundino.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1225/pl-e_-_001-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1225/pl-e_-_001-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Programa de Recuperação Fiscal REFIS, no Serviço Autônomo de Água e Esgoto do Município de Canindé, para o parcelamento e redução dos valores de juros e multas, e dá outras providências.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Autoriza o parcelamento e concede redução dos valores de juros e multas, incidentes sobre os débitos tributários e não tributários para com a Fazenda Pública Municipal, inscritos em dívida ativa, e dá outras providências.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste no vencimento base e remuneração dos Servidores da Prefeitura Municipal de Canindé e dá outras providências</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1228/pl-e_-_004-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1228/pl-e_-_004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Serviço de Acolhimento Familiar Provisório de Criança e Adolescente em situação de risco social, privação temporária do convívio com a família de origem, denominado Serviço Família Acolhedora</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1229/pl-e_-_005-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1229/pl-e_-_005-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do corona vírus;	medicamentos, insumos	 equipamentos na área da saúde</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1230/pl-e_-_006-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1230/pl-e_-_006-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho de Acompanhamento e de controle social do fundo de manutenção e desenvolvimento da educação(Cacs/Fundeb) no âmbito do Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1231/pl-e_-_007-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1231/pl-e_-_007-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse financeiro mediante aditivo ao convênio firmado entre o Município de Canindé e a Associação Hospitalar São Francisco de Canindé para disponibilização de leitos de enfermaria exclusivamente para o enfretamento da emergência da COVID-19, e dá outras providências.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 2 9 da Lei n o 2240/2013 de 02 de DEZEMBRO de 2013, referente a atualização de valores fornecido para moradia e alimentação, inclusive água potável para médicos participantes do Programa mais médico. "</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1233/pl-e_-_010_2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1233/pl-e_-_010_2021.pdf</t>
   </si>
   <si>
     <t>Aprova o regulamento dos serviços públicos de abastecimento de água e esgotamento sanitário prestados pelo Governo Autônomo de Água e Esgoto - SAAE de Canindé.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Dispõe sobre a Licença de Servidores Públicos do Município de Canindé, incluindo os pertencentes as suas autarquias e fundações, eleitos para os cargos de representação de classes (mandato classista), e dá outras providências.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1236/pl-e_-_012-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1236/pl-e_-_012-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n e 2.453/2019, de 12 de setembro de 2019, que Autoriza o Poder Executivo do Município de Canindé a celebrar Convênio com as Instituições Financeiras, Redes Bancárias, com a finalidade de Concessão de Empréstimos Consignados aos Servidores Municipais de Canindé-Ce, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1238/pl-e_-_024-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1238/pl-e_-_024-2021.pdf</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Posto de Saúde (PSF) Maria de Fátima Alves Duarte, na localidade de Vazante do Curu, zona rural do Município de Canindé. e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1240/pl-e_-_026-2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1240/pl-e_-_026-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de "Praça dos Mestres" a Praça do Pac localizada no Bairro Bela Vista, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9530,67 +9530,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/180/proposta_de_emenda_a_lei_organica_n_030.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1221/pl_001-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1222/pl_003-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1224/pl_005-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_009.2021_-_ldo_compressed.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_016.2021_fakenews.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/76/pl-l_-_017-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/79/pl-l_-_018-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_lei_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/201/proj.lei.024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_lei_n_025.2021-denominacaopsf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_lei_n_026.2021-praca_dos_mestres.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/232/proj.lei_027-21_rua_terezinha_custodio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_n_028.2021-agostodourado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_no_030.2021-policia_municipal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/416/projeto_de_lei_033.2021_denominacao_de_gabinete_smas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_no_34.2021_semana_luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_no_035.2021_prioridade_advogados.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/610/proj.lei.039-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/611/proj.lei.040-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/612/proj.lei.041-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/613/proj.lei.042-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/614/proj.lei.043-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/615/proj.lei.044-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/617/proj.lei.046-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/618/proj.lei.047-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/619/proj.lei.048-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/620/proj.lei.049-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/621/proj.lei.050-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/622/proj.lei.050-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/623/proj.lei.052-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/624/proj.lei.053-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/625/proj.lei.054-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/626/proj.lei.055-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/627/proj.lei.056-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/628/proj.lei.057-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/629/proj.lei.058-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/631/proj.lei.060-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/633/proj.lei.062-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/634/proj.lei.063-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/635/proj.lei.064-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/636/proj.lei.065-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/637/proj.lei.066-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/638/proj.lei.067-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/639/proj.lei.068-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/640/proj.lei.069-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/641/proj.lei.070-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/642/proj.lei.071-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/643/proj.lei.072-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/644/proj.lei.073-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/645/proj.lei.074-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/646/proj.lei.075-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/647/proj.lei.076-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/648/proj.lei.077-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/649/proj.lei.078-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/650/proj.lei.079-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/651/proj.lei.080-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/652/proj.lei.081-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/653/proj.lei.082-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/654/proj.lei.083-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/655/proj.lei.084-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/656/proj.lei.085-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/657/proj.lei.086-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/658/proj.lei.087-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/659/proj.lei.088-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/660/proj.lei.089-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/661/proj.lei.090-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/662/proj.lei.091-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/663/proj.lei.092-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/664/proj.lei.093-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/665/proj.lei.094-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/666/proj.lei.095-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/667/proj.lei.096-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/668/proj.lei.097-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/669/proj.lei.099-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/670/proj.lei.100-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/671/proj.lei.101-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/672/proj.lei.102-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/673/proj.lei.103-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/674/proj.lei.104-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/675/proj.lei.105-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/676/proj.lei.106-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/677/proj.lei.107-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/678/proj.lei.108-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/679/proj.lei.109-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/680/proj.lei.110-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/681/proj.lei.111-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/682/proj.lei.112-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/683/proj.lei.113-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/684/proj.lei.114-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/685/proj.lei.115-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/686/proj.lei.116-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/687/proj.lei.117-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/688/proj.lei.118-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/689/proj.lei.119-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/734/proj.lei.120-21.poder_executivo-reestrutura_rpps.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/736/proj.lei.121-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/737/proj.lei.122-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/738/proj.lei.123-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/739/proj.lei.124-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/740/proj.lei.125-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/741/proj.lei.126-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/742/proj.lei.127-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/744/proj.lei.128-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/746/proj.lei.129-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/748/proj.lei.130-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/750/proj.lei.131-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/751/proj.lei.132-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/761/proj.lei.133-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/763/proj.lei.134-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/765/proj.lei.135-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/767/proj.lei.136-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/775/proj.lei.137-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/776/proj.lei.138-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/778/proj.lei.139-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/779/proj.lei.140-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/780/proj.lei.141-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/781/proj.lei.142-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/782/proj.lei.143-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/783/proj.lei.144-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/784/proj.lei.145-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/735/ppa_2021_completa__vol_ate_a_pag_145_vol_2._ate_a_332.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/708/proj.173-executivo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/827/proj.lei.174-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/830/proj.lei.175-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/832/proj.lei.176-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/833/proj.lei.177-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/834/proj.lei.178-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/835/proj.lei.179-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/822/proj.lei.180-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/819/proj.lei.181-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/816/proj.lei.182-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/815/proj.lei.183-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/824/proj.lei.184-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/814/proj.lei.185-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/813/proj.lei.186-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/812/proj.lei.187-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/811/proj.lei.188-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/810/proj.lei.189-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/809/proj.lei.190-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/808/proj.lei.191-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/807/proj.lei.192-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/806/proj.lei.193-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/805/proj.lei.194-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/804/proj.lei.195-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/802/proj.lei.196-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/799/proj.lei.197-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/797/proj.lei.198-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/795/proj.lei.199-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/777/proj.lei.200-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/774/proj.lei.201-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/773/proj.lei.202-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/772/proj.lei.203-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/771/proj.lei.204-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/770/proj.lei.205-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/769/proj.lei.206-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/768/proj.lei.207-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/766/proj.lei.208-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/764/proj.lei.209-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/762/proj.lei.210-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/760/proj.lei.211-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/759/proj.lei.212-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/758/proj.lei.213-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/757/proj.lei.214-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/756/proj.lei.215-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/755/proj.lei.216-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/754/proj.lei.217-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/753/proj.lei.218-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/752/proj.lei.219-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/749/proj.lei.220-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/747/proj.lei.221-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/745/proj.lei.222-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/743/proj.lei.223-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1025/projeto_de_lei_no_225.2021-programa_de_regularizacao_fundiaria_urbana.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1130/proj.lei.226-21.prontuario_eletronico.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1150/projeto_de_lei_no_230.2021-regima_de_previdencia_complementar_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_decreto_no_010.2021_tituloantoniacleciana.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_decreto_no_011.2021_medalharenataricardo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/77/pdl_012-2021_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/78/pdl_013-2021_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_dec._legislativo_014.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1173/proj._dec._030-21_medalha_luciano_magalhaes.joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1199/proj._dec._039-21_tituto_cidadao_canindeense.assis_diniz.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1200/proj._dec._040-21_tituto_cidadao_canindeense.agemiro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1201/proj._dec._041-21_tituto_cidadao_canindeense.agailson.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1202/proj._dec._042-21_medalha_paulo_militao.botinha.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1204/proj._dec._044-21_medalha_paulo_freire.teogenes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1205/proj._dec._045-21_medalha_luciano_magalhaes.fco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1206/proj._dec._no_46.2021_-_medalha_manoel_messias_rogerio_lucio_in_memoriam_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_resolucao_no_004-2021_codigo_de_etica_cmc_compressed.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_001_-_chico_justa.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_002_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_003_-_junior.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_004_-_junior.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_005_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_006_-_ant.abreu.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_007_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_008_-_marcio_sousa.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_010_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_011_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_012_-_tatiana.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/237/005_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/240/009_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/242/011_-_fran._justa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/243/012_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/245/014_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/246/015_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/247/016_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/248/017_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/249/018_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/261/019_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/253/022_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/254/023_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/255/024_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/257/026_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/258/027_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/259/028_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/299/req_030-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/300/req_031-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/301/req_032-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/302/req_033-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/303/req_034-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/304/req_035-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/305/req_036-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/306/req_037-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/307/req_038-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/308/req_039-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/309/req_040-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/310/req_041-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/311/req_042-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/312/req_044-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/313/req_045-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/314/req_046-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/315/req_047-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/475/048_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/476/049_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/477/050_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/478/051_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/479/052_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/480/053_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/482/055_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/483/056_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/484/057_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/485/058_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/486/059_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/487/060_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/488/061_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/489/062_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/490/063_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/491/064_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/492/065_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/493/066__-_jardel.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/494/067_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/495/068_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/496/069_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/497/070_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/498/071_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/500/073_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/501/074_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/502/075_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/503/076_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/504/078_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/505/079_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/506/080_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/507/081_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/508/082_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/509/083_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/548/084_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/549/085_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/550/086_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/551/087_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/552/088_-_tatiana.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/553/089_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/554/090_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/555/091_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/556/092_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/557/093_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/558/094_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/559/095_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/561/097_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/562/098_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/564/100_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/565/101-_manoel.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/566/102_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/567/103_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/568/104_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/569/105_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/570/106_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/571/107_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/573/109_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/574/111_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/575/112_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/576/113_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/577/114_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/578/115_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/579/116_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/580/117_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/581/118_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/582/119_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/583/120_-_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/584/122_-_junior.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/585/123_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/586/124_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/587/125_-_tatiana.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/690/126_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/691/127_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/692/128_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/693/129_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/694/130_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/695/131_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/696/134_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/697/135_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/698/136_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/699/137_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/700/138_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/701/139_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/702/140_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/703/141_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/704/142_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/706/144_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/836/145_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/837/146_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/838/147_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/839/148_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/840/149_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/841/150_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/842/151_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/843/152_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/844/153_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/845/154_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/846/155_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/847/156_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/848/157_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/849/158_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/850/159_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/851/160_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/852/161_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/853/162_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/854/163_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/855/164_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/856/165_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/857/166_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/858/167_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/859/168_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/860/169_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/861/170_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/862/171_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/863/172_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/864/173_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/865/174_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/866/175_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/867/176_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/868/177_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/870/179_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/907/182_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/908/183_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/909/184_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/910/185_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/911/186_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/912/187_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/913/188_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/914/189_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/915/190_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/916/191_-_tatiana.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/918/193_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/919/194_-_fran._justa.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/920/195_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/923/198_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/924/199_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/925/200_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/926/201_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/927/202_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/928/203_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/929/204_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/930/205_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/931/206_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/932/207_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/933/208_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/935/210_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/936/211_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/937/212_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/938/213_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/939/214_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/940/215_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/941/216_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/942/217_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/945/222_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/946/223_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/947/224_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/948/225_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/949/226_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/950/227_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/951/228_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/952/229_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/953/230_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/955/232_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/956/233_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/957/234_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/958/235_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/959/236_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/960/237_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/961/238_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/962/239_-_priscila_e_raimundo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/963/240_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/966/241_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/967/242_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/968/243_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/969/244_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/970/245_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/971/246_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/972/247_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/973/248_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/974/249_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/975/250_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/976/251_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/977/252_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/978/253_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/979/254_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/980/255_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/965/256_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/981/257_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/982/258_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/983/259_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/984/260_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/985/261_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/986/262_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/987/263_-_comissao_de_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/988/264_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/989/265_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/990/266_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/991/267_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/992/268_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1009/270_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/271_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/272_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/273_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/274_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1014/275_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/276_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/277_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1017/278_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/279_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/280_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/283_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/284_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/993/285_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1022/286_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/995/288_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/996/289_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/997/290_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/998/291_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/999/292_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1000/293_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/294_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/295_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/296_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/297_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/298_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/299_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/300_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/301_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/302_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/43/381_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/44/382_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/45/383_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/46/384_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/47/385_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/48/386_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/49/387_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/50/388_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/51/389_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/52/390_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/53/391_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/54/392_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/55/393_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/56/394_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/57/395_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/58/396_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/62/397_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/68/398_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/61/399_-_deodato.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/59/400_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/66/401_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/69/402_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/70/403_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/64/req.instalacao.cpi.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/72/405_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/71/406_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/60/407_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/67/408_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/63/409_-_deodato.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/65/410_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/82/412_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/83/413_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/84/414_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/86/415_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/80/416_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/85/417_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_442.2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/199/req._492.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/219/req_525-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/220/req_526-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/221/req_527-2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/222/req_528-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/224/req_530-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/225/req_531-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/226/req_532-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/227/req_533-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/228/req_534-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/229/req_535-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/230/req_536-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/231/req_537-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/331/req.568-gleison.infracalcamento.staedwirgens.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/332/req.568-gleison.infracalcamento.staedwirgens.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_601.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/422/req.646-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/437/req.659-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/438/req.660-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/439/req.661-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/440/req.662-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/442/req.664-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/443/req.665-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/444/req.666-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/446/req.668-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/447/req.669-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/448/req.670-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/449/req.671-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/450/req.672-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/714/req_751-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/715/req_752-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/716/req._753-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/718/req._755-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/719/req._756-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/720/req._757-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/721/req._758-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/722/req._759-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/724/req.761-jardel.smst.red.vel.r.ant.neco-.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/877/req.770-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/878/req.771-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/879/req.772-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/880/req.773-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/881/req.774-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/req.856-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/req.857-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/req.858-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/req.860-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/42/mocao_026_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/38/mocao_027_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/89/mocao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_030_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/156/mocao_aplausos_pm_hudson.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/590/mocao.49-21.pesar.robertocamelo.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/367/proposta_orcamentaria_anual_-_loa_2022_cmc.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1225/pl-e_-_001-2021.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1228/pl-e_-_004-2021.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1229/pl-e_-_005-2021.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1230/pl-e_-_006-2021.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1231/pl-e_-_007-2021.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1233/pl-e_-_010_2021.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1236/pl-e_-_012-2021.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1238/pl-e_-_024-2021.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1240/pl-e_-_026-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/180/proposta_de_emenda_a_lei_organica_n_030.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1221/pl_001-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1222/pl_003-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1224/pl_005-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_009.2021_-_ldo_compressed.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_016.2021_fakenews.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/76/pl-l_-_017-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/79/pl-l_-_018-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_de_lei_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/201/proj.lei.024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_lei_n_025.2021-denominacaopsf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_lei_n_026.2021-praca_dos_mestres.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/232/proj.lei_027-21_rua_terezinha_custodio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_n_028.2021-agostodourado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_no_030.2021-policia_municipal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/416/projeto_de_lei_033.2021_denominacao_de_gabinete_smas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_no_34.2021_semana_luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_no_035.2021_prioridade_advogados.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/610/proj.lei.039-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/611/proj.lei.040-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/612/proj.lei.041-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/613/proj.lei.042-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/614/proj.lei.043-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/615/proj.lei.044-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/617/proj.lei.046-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/618/proj.lei.047-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/619/proj.lei.048-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/620/proj.lei.049-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/621/proj.lei.050-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/622/proj.lei.050-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/623/proj.lei.052-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/624/proj.lei.053-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/625/proj.lei.054-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/626/proj.lei.055-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/627/proj.lei.056-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/628/proj.lei.057-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/629/proj.lei.058-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/631/proj.lei.060-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/633/proj.lei.062-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/634/proj.lei.063-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/635/proj.lei.064-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/636/proj.lei.065-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/637/proj.lei.066-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/638/proj.lei.067-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/639/proj.lei.068-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/640/proj.lei.069-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/641/proj.lei.070-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/642/proj.lei.071-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/643/proj.lei.072-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/644/proj.lei.073-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/645/proj.lei.074-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/646/proj.lei.075-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/647/proj.lei.076-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/648/proj.lei.077-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/649/proj.lei.078-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/650/proj.lei.079-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/651/proj.lei.080-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/652/proj.lei.081-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/653/proj.lei.082-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/654/proj.lei.083-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/655/proj.lei.084-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/656/proj.lei.085-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/657/proj.lei.086-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/658/proj.lei.087-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/659/proj.lei.088-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/660/proj.lei.089-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/661/proj.lei.090-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/662/proj.lei.091-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/663/proj.lei.092-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/664/proj.lei.093-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/665/proj.lei.094-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/666/proj.lei.095-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/667/proj.lei.096-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/668/proj.lei.097-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/669/proj.lei.099-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/670/proj.lei.100-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/671/proj.lei.101-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/672/proj.lei.102-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/673/proj.lei.103-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/674/proj.lei.104-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/675/proj.lei.105-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/676/proj.lei.106-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/677/proj.lei.107-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/678/proj.lei.108-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/679/proj.lei.109-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/680/proj.lei.110-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/681/proj.lei.111-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/682/proj.lei.112-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/683/proj.lei.113-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/684/proj.lei.114-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/685/proj.lei.115-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/686/proj.lei.116-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/687/proj.lei.117-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/688/proj.lei.118-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/689/proj.lei.119-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/734/proj.lei.120-21.poder_executivo-reestrutura_rpps.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/736/proj.lei.121-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/737/proj.lei.122-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/738/proj.lei.123-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/739/proj.lei.124-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/740/proj.lei.125-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/741/proj.lei.126-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/742/proj.lei.127-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/744/proj.lei.128-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/746/proj.lei.129-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/748/proj.lei.130-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/750/proj.lei.131-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/751/proj.lei.132-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/761/proj.lei.133-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/763/proj.lei.134-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/765/proj.lei.135-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/767/proj.lei.136-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/775/proj.lei.137-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/776/proj.lei.138-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/778/proj.lei.139-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/779/proj.lei.140-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/780/proj.lei.141-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/781/proj.lei.142-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/782/proj.lei.143-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/783/proj.lei.144-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/784/proj.lei.145-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/735/ppa_2021_completa__vol_ate_a_pag_145_vol_2._ate_a_332.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/708/proj.173-executivo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/827/proj.lei.174-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/830/proj.lei.175-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/832/proj.lei.176-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/833/proj.lei.177-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/834/proj.lei.178-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/835/proj.lei.179-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/822/proj.lei.180-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/819/proj.lei.181-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/816/proj.lei.182-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/815/proj.lei.183-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/824/proj.lei.184-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/814/proj.lei.185-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/813/proj.lei.186-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/812/proj.lei.187-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/811/proj.lei.188-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/810/proj.lei.189-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/809/proj.lei.190-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/808/proj.lei.191-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/807/proj.lei.192-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/806/proj.lei.193-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/805/proj.lei.194-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/804/proj.lei.195-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/802/proj.lei.196-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/799/proj.lei.197-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/797/proj.lei.198-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/795/proj.lei.199-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/777/proj.lei.200-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/774/proj.lei.201-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/773/proj.lei.202-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/772/proj.lei.203-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/771/proj.lei.204-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/770/proj.lei.205-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/769/proj.lei.206-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/768/proj.lei.207-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/766/proj.lei.208-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/764/proj.lei.209-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/762/proj.lei.210-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/760/proj.lei.211-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/759/proj.lei.212-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/758/proj.lei.213-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/757/proj.lei.214-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/756/proj.lei.215-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/755/proj.lei.216-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/754/proj.lei.217-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/753/proj.lei.218-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/752/proj.lei.219-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/749/proj.lei.220-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/747/proj.lei.221-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/745/proj.lei.222-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/743/proj.lei.223-21.gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1025/projeto_de_lei_no_225.2021-programa_de_regularizacao_fundiaria_urbana.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1130/proj.lei.226-21.prontuario_eletronico.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1150/projeto_de_lei_no_230.2021-regima_de_previdencia_complementar_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_decreto_no_010.2021_tituloantoniacleciana.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_decreto_no_011.2021_medalharenataricardo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/77/pdl_012-2021_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/78/pdl_013-2021_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/118/projeto_de_dec._legislativo_014.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1173/proj._dec._030-21_medalha_luciano_magalhaes.joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1199/proj._dec._039-21_tituto_cidadao_canindeense.assis_diniz.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1200/proj._dec._040-21_tituto_cidadao_canindeense.agemiro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1201/proj._dec._041-21_tituto_cidadao_canindeense.agailson.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1202/proj._dec._042-21_medalha_paulo_militao.botinha.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1204/proj._dec._044-21_medalha_paulo_freire.teogenes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1205/proj._dec._045-21_medalha_luciano_magalhaes.fco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1206/proj._dec._no_46.2021_-_medalha_manoel_messias_rogerio_lucio_in_memoriam_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_resolucao_no_004-2021_codigo_de_etica_cmc_compressed.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_001_-_chico_justa.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_002_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_003_-_junior.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_004_-_junior.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_005_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_006_-_ant.abreu.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_007_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_008_-_marcio_sousa.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_010_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_011_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_012_-_tatiana.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/237/005_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/240/009_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/242/011_-_fran._justa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/243/012_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/245/014_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/246/015_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/247/016_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/248/017_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/249/018_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/261/019_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/253/022_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/254/023_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/255/024_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/257/026_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/258/027_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/259/028_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/299/req_030-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/300/req_031-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/301/req_032-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/302/req_033-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/303/req_034-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/304/req_035-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/305/req_036-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/306/req_037-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/307/req_038-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/308/req_039-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/309/req_040-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/310/req_041-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/311/req_042-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/312/req_044-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/313/req_045-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/314/req_046-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/315/req_047-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/475/048_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/476/049_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/477/050_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/478/051_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/479/052_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/480/053_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/482/055_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/483/056_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/484/057_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/485/058_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/486/059_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/487/060_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/488/061_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/489/062_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/490/063_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/491/064_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/492/065_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/493/066__-_jardel.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/494/067_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/495/068_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/496/069_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/497/070_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/498/071_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/500/073_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/501/074_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/502/075_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/503/076_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/504/078_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/505/079_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/506/080_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/507/081_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/508/082_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/509/083_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/548/084_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/549/085_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/550/086_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/551/087_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/552/088_-_tatiana.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/553/089_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/554/090_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/555/091_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/556/092_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/557/093_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/558/094_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/559/095_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/561/097_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/562/098_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/564/100_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/565/101-_manoel.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/566/102_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/567/103_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/568/104_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/569/105_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/570/106_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/571/107_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/573/109_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/574/111_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/575/112_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/576/113_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/577/114_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/578/115_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/579/116_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/580/117_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/581/118_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/582/119_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/583/120_-_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/584/122_-_junior.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/585/123_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/586/124_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/587/125_-_tatiana.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/690/126_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/691/127_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/692/128_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/693/129_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/694/130_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/695/131_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/696/134_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/697/135_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/698/136_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/699/137_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/700/138_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/701/139_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/702/140_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/703/141_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/704/142_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/706/144_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/836/145_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/837/146_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/838/147_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/839/148_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/840/149_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/841/150_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/842/151_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/843/152_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/844/153_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/845/154_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/846/155_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/847/156_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/848/157_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/849/158_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/850/159_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/851/160_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/852/161_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/853/162_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/854/163_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/855/164_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/856/165_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/857/166_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/858/167_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/859/168_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/860/169_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/861/170_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/862/171_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/863/172_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/864/173_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/865/174_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/866/175_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/867/176_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/868/177_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/870/179_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/907/182_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/908/183_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/909/184_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/910/185_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/911/186_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/912/187_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/913/188_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/914/189_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/915/190_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/916/191_-_tatiana.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/918/193_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/919/194_-_fran._justa.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/920/195_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/923/198_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/924/199_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/925/200_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/926/201_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/927/202_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/928/203_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/929/204_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/930/205_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/931/206_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/932/207_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/933/208_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/935/210_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/936/211_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/937/212_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/938/213_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/939/214_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/940/215_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/941/216_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/942/217_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/945/222_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/946/223_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/947/224_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/948/225_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/949/226_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/950/227_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/951/228_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/952/229_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/953/230_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/955/232_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/956/233_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/957/234_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/958/235_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/959/236_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/960/237_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/961/238_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/962/239_-_priscila_e_raimundo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/963/240_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/966/241_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/967/242_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/968/243_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/969/244_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/970/245_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/971/246_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/972/247_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/973/248_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/974/249_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/975/250_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/976/251_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/977/252_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/978/253_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/979/254_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/980/255_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/965/256_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/981/257_-_evelton.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/982/258_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/983/259_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/984/260_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/985/261_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/986/262_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/987/263_-_comissao_de_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/988/264_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/989/265_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/990/266_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/991/267_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/992/268_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1009/270_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/271_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/272_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/273_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/274_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1014/275_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/276_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/277_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1017/278_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/279_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/280_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/283_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/284_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/993/285_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1022/286_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/995/288_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/996/289_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/997/290_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/998/291_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/999/292_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1000/293_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/294_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/295_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/296_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/297_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/298_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/299_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/300_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/301_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/302_-_gleison.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/43/381_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/44/382_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/45/383_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/46/384_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/47/385_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/48/386_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/49/387_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/50/388_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/51/389_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/52/390_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/53/391_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/54/392_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/55/393_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/56/394_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/57/395_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/58/396_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/62/397_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/68/398_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/61/399_-_deodato.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/59/400_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/66/401_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/69/402_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/70/403_-_jardel.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/64/req.instalacao.cpi.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/72/405_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/71/406_-_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/60/407_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/67/408_-_priscila.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/63/409_-_deodato.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/65/410_-_ant._abreu.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/82/412_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/83/413_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/84/414_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/86/415_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/80/416_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/85/417_-_nascimento.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_442.2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/199/req._492.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/219/req_525-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/220/req_526-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/221/req_527-2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/222/req_528-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/224/req_530-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/225/req_531-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/226/req_532-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/227/req_533-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/228/req_534-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/229/req_535-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/230/req_536-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/231/req_537-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/331/req.568-gleison.infracalcamento.staedwirgens.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/332/req.568-gleison.infracalcamento.staedwirgens.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_601.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/422/req.646-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/437/req.659-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/438/req.660-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/439/req.661-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/440/req.662-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/442/req.664-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/443/req.665-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/444/req.666-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/446/req.668-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/447/req.669-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/448/req.670-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/449/req.671-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/450/req.672-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/714/req_751-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/715/req_752-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/716/req._753-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/718/req._755-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/719/req._756-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/720/req._757-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/721/req._758-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/722/req._759-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/724/req.761-jardel.smst.red.vel.r.ant.neco-.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/877/req.770-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/878/req.771-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/879/req.772-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/880/req.773-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/881/req.774-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/req.856-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/req.857-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/req.858-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/req.860-gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/42/mocao_026_-_karlinda.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/38/mocao_027_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/89/mocao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_030_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/156/mocao_aplausos_pm_hudson.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/590/mocao.49-21.pesar.robertocamelo.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/367/proposta_orcamentaria_anual_-_loa_2022_cmc.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1225/pl-e_-_001-2021.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1228/pl-e_-_004-2021.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1229/pl-e_-_005-2021.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1230/pl-e_-_006-2021.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1231/pl-e_-_007-2021.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1233/pl-e_-_010_2021.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1236/pl-e_-_012-2021.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1238/pl-e_-_024-2021.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2021/1240/pl-e_-_026-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="231.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>