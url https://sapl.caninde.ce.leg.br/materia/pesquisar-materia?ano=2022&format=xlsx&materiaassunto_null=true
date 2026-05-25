--- v0 (2026-02-06)
+++ v1 (2026-05-25)
@@ -54,703 +54,703 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Rozário Ximenes</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/</t>
+    <t>http://sapl.caninde.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de brinquedos adaptados para crianças com deficiência em locais públicos e privados de lazer, no Município de_x000D_
 Canindé.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1633/mensagem_de_veto_002.2021-veta_autografo_de_lei_no_029.2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1633/mensagem_de_veto_002.2021-veta_autografo_de_lei_no_029.2021.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório o planejamento prévio e o efetivo treinamento para evacuações emergenciais de iminente perigo na rede de ensino público e_x000D_
 particular do Município de Canindé.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1634/mensagem_de_veto_003.2021-veta_autografo_de_lei_no_030.2021.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1634/mensagem_de_veto_003.2021-veta_autografo_de_lei_no_030.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre melhoramentos na segurança humana e, não permite a circulação ou entrada de pessoas em instituições de ensino, que não integram o_x000D_
 âmbito escolar.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Camelô e do Vendedor Ambulante no Município de Canindé para o Dia 29 de Setembro.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Concede aumento salarial aos servidores do município de Canindé que ganham acima do salário mínimo, não contemplados por planos de cargos e carreiras próprios, pisos nacionais ou lei de reajuste específica, ativos e inativos, e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2032/mensagem_de_veto_005-22_-_rua_i.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2032/mensagem_de_veto_005-22_-_rua_i.pdf</t>
   </si>
   <si>
     <t>Vete totalmente o Autógrafo de Lei nº 054/2022.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1803/proposta_de_emenda_a_lei_organica_n_032.22.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1803/proposta_de_emenda_a_lei_organica_n_032.22.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos parágrafos 4º e 5º, do art. 70, da Lei Orgânica do Município de Canindé-Ce, e dá outras providências.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1334/proj._lei_001._executivo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1334/proj._lei_001._executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Educação Infantil (CEI) localizado no Bairro Palestina.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1335/proj._lei_002._executivo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1335/proj._lei_002._executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Escola Municipal de Ensino Fundamental (EMEF), localizada no Bairro Palestina.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_n_003.2022_-_doacao_de_imovel_campus_uece.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_n_003.2022_-_doacao_de_imovel_campus_uece.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do M11nicípio de Canindé u Promover u Doação do Imóvel que Indica para Construção elo Campus UECE-Canindé. e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>Gleison Feitosa</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_lei_no_004.2022-custeio_do_tratamento_de_animais_vitimas_de_maus_tratos.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_lei_no_004.2022-custeio_do_tratamento_de_animais_vitimas_de_maus_tratos.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade do agressor de reparar e custear integralmente o tratamento e resgate necessário do animal vítima de maus-tratos.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1294/projeto_de_lei_no_005.2022-protocolo_de_intencoes.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1294/projeto_de_lei_no_005.2022-protocolo_de_intencoes.pdf</t>
   </si>
   <si>
     <t>Autoriza e ratifica a subscrição do protocolo de intenções para constituição da agência reguladora intermunicipal de saneamento (ARIS CE) e dá outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>Edinaldo Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1295/pl_006-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1295/pl_006-2022.pdf</t>
   </si>
   <si>
     <t>Institui o "Passe Livre" no âmbito do município de Canindé-CE aos Presidentes das Associações de fins não econômicos ou lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1367/pl_007-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1367/pl_007-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça localizada na sede do distrito de Vazante do Curú, neste município, e dá outras providencias.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1368/pl_008-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1368/pl_008-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação da Quadra Poliesportiva no distrito de Ipu Monte Alegre, e dá outras providencias.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1369/pl_009-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1369/pl_009-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Educação de Jovens e Adultos Municipal – CEJAM, neste município, e dá outras providencias.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1477/pl_010-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1477/pl_010-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Quadra Poliesportiva do Distrito de Iguaçu, neste municipio, e dá outras providências.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1503/proj._de_lei_011.2022_executivo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1503/proj._de_lei_011.2022_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a delegar as ações e serviços de saneamento básico em localidades rurais ou de pequeno parte no Municipio de Canindé/Ceará para o Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Curu e suas associações filiadas e dá outras providências,</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1371/projeto_de_lei_no_012.2022-locacao.espacos.festa.sao.francisco.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1371/projeto_de_lei_no_012.2022-locacao.espacos.festa.sao.francisco.pdf</t>
   </si>
   <si>
     <t>A locação de espaços em vias públicas durante a festa de São Francisco, deve ser priorizada para locadores, naturais e residentes, do Município de Canindé.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1372/pl_013-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1372/pl_013-2022.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal do Camelô e Vendedor Ambulante no Município de Canindé (29 de Setembro)</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1423/pl_014-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1423/pl_014-2022.pdf</t>
   </si>
   <si>
     <t>Proíbe a apreensão de mercadorias advindas de comerciantes ambulantes {camelôs), no Município de Canindé.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1422/pl_015-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1422/pl_015-2022.pdf</t>
   </si>
   <si>
     <t>Concede aumento do salário base e reajuste salarial aos profissionais do magistério de nível médio, de nível superior, os técnicos em assuntos educacionais e aos professores auxiliares, ativos e inativos do município de Canindé, e dá outras providencias.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_016-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_016-2022.pdf</t>
   </si>
   <si>
     <t>Cria o fundo municipal de segurança e defesa social - FMDS de Canindé/Ce e revoga a lei 2080/2009 de 16 de março de 2009, e das outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1472/pl_017-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1472/pl_017-2022.pdf</t>
   </si>
   <si>
     <t>Cria a ouvidoria e a corregedoria da guarda civil municipal de Canindé/Ce, e revoga o parágrafo 1º e incisos I, II, III, IV do artigo 1º da lei nº 1.868/05, de 23 de fevereiro de 2005. bem como revoga o art. 44, e seus incisos I, II, inciso III do art. 45 e art, 49, § 1º 8 2º 8 3º da lei nº2.385/2018, de 29 de fevereiro de 2018, e das outras providências.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_018-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_018-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho municipal de regulação e controle social (CONREG), como mecanismo de apoio aos processos decisórios da ARIS Ce - Agência Reguladora Intermunicipal de Saneamento, e dá outras providências.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1474/pl_019-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1474/pl_019-2022.pdf</t>
   </si>
   <si>
     <t>Regula a obrigatoriedade de transporte público gratuito para universitários e estudantes de cursos profissionalizantes.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Márcio Sousa</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1425/pl_020-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1425/pl_020-2022.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Canindé, a “Semana Janaína Dutra, e adota outras providências.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1505/pl_021-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1505/pl_021-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Educação Infantil – CEI, localizado no Residencial Frei Lucas Dolle, bairro Alto Guaramiranga, e dá outras providencias.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Chico Justa</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1426/pl_022-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1426/pl_022-2022.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do nome do prédio da Câmara Municipal de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1506/pl_023-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1506/pl_023-2022.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da Lei Municipal n° 2.373/2017, de 18 de outubro de 2017, e dá outras providencias.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1507/pl_024-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1507/pl_024-2022.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da identificação dos veículos contratados,"locados" dos poderes Executivo e Legislativo, no Município de Canindé.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1576/pl_025-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1576/pl_025-2022.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Travessa Monsenhor Zezinho, para Travessa José Ourives Andrade. localizada no Bairro Centro. zona urbana, € dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1554/pl_026-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1554/pl_026-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal de Segurança Pública de Canindé - CONSEP, e dá outras providências.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1555/pl_027-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1555/pl_027-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a delegar as ações e serviços de saneamento básico em localidades rurais ou de pequeno porte no Município de Canindé/Ceará para o Sistema Integrado de Saneamento Rural da  Bacia Hidrográfica do Banabuiú e suas Associações Filiadas e dá outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1569/pl_029-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1569/pl_029-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de uniforme pelos servidores municipais  ocupantes dos cargos de Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias (ACE), logo cabe ao Poder Executivo Municipal repassar fardamento para os referidos servidores.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1573/pl_030-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1573/pl_030-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça localizada na Avenida São Francisco, entrada do Conjunto Habitacional Milton Monteiro, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1571/pl_031-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1571/pl_031-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Sustentabilidade Ambiental na Rede Municipal de Ensino, no Município de Canindé</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1575/pl_032-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1575/pl_032-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um cadastro único para pessoas em situação de rua, afim de realizar e facilitar ações direcionadas e benéficas para esse público tão afetado pela pobreza.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1609/pl_033-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1609/pl_033-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça conhecida popularmente como “Bambuluá”, localizada na avenida São Francisco, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1636/pl_034-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1636/pl_034-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Canindé-CE, a associar-se e contribuir mensalmente para a União dos Vereadores e Câmaras do Ceará (UVC), e dá outras providências.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1610/pl_035-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1610/pl_035-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do espaço público em frente ao INSS, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1611/pl_036-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1611/pl_036-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste base e remuneração dos Servidores Efetivos da Câmara Municipal de Canindé, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1607/pl_037-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1607/pl_037-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual para 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1608/pl_038-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1608/pl_038-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Praça Pública que está em construção, localizada na Avenida Aramis Paiva, na entrada do conjunto habitacional Milton Monteiro no Município de Canindé.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1606/pl_039-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1606/pl_039-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 656, de 27 de Maio de  1968 retirando o parágrafo único e acrescentando o parágrafo 1º e 2º ao Artigo 5º e dá outras providências.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1629/pl_040-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1629/pl_040-2022.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos servidores do município de Canindé que ganham acima do salário mínimo, não comtemplados por Planos de Cargos e Carreiras própios, pisos nacionais ou lei de reajuste. ativo e inativos e dá outras providências.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1630/pl_041-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1630/pl_041-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da contratação de médicos temporários, no caso da falta dos mesmos, nas Unidades Básicas de Saúde (UBS) e Posto de Saúde da Família (PSF).</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_042-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_042-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de João Saraiva Barros, a rua projetada 7, localizada no loteamento Conviver, bairro Palestina, neste município</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1710/pl_043-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1710/pl_043-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 2.453/2019, de 12 de setembro de 2019, que autoriza o Poder Executivo do município de Canindé a celebrar Convênio com as Instituições financeiras, Redes Bancárias, com a finalidade de Concessão de empréstimos consignados aos servidores municipais de Canindé-CE, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1690/pl_044-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1690/pl_044-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de revitalizar, promover a urbanização, arborização, manuntenção e conservação de praças e canterios centrais do Município de canindé e em seus distritos, a cada cinco anos.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1694/pl_045-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1694/pl_045-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do aplicativo"agenda fácil" para celular no Municipio de Canindé, e dá outras providências.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1691/pl_047-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1691/pl_047-2022.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal do Agente Comunitiário de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1692/pl_048-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1692/pl_048-2022.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal do Policial Militar e dá outras providências.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1693/pl_049-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1693/pl_049-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do sistema cicloviário no Município de Canindé e dá outras providências.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1689/pl_050-2022.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1689/pl_050-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação e descarte de bens móveis inservíveis pelo município de Canindé - Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Institui o Programa Ir de Bike com a instalação de bicicletários no âmbito do Município de Canindé.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contribuir com as reformas de igrejas de toda e qualquer religião na qual se localize no município de Canindé e em seus distritos.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
@@ -871,51 +871,51 @@
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 2.170/2011 de 21 de novembro de 2011, que Cria o "Dia do Lide Comunitário e Presidentes de Associações Comunitárias", no Município de Canindé, e dá outras providencias.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>"Cria. o programa de Assistência integral a saúde da mulher, no Município de Canindé"</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1871/proj.lei.068.22_-_programa_de_recuperacao_fiscal_-_refis.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1871/proj.lei.068.22_-_programa_de_recuperacao_fiscal_-_refis.pdf</t>
   </si>
   <si>
     <t>Estabelece o Programa de Recuperação de Créditos Tributários e não Tributários (Refis). Inscritos na Dívida Ativa do Município de Canindé. até 31 de Dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Autoriza o Programa de Recuperação Fiscal - Refis, no Serviço Autônomo de Água e Esgoto do Munícipio de Canindé, para o parcelamento e redução dos valores de juros e multas, e dá outras providências.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Regula os atuais Serviços de Transporte individual de Passageiros ou Bens_x000D_
 em veículos Automóveis de Aluguel-Taxi denominados também como "Carros_x000D_
 de Horário", no Âmbito do Município de Canindé em suas vias urbanas e rurais.</t>
   </si>
   <si>
@@ -1044,51 +1044,51 @@
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Autorizo o instalação de brinquedotecas ou áreas de lazer infantil nas unídades de saúde de atendimento ambulatorial no Município de Canindé"</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Junior Castelo</t>
   </si>
   <si>
     <t>Institui a inclusão no Calendário de Eventos do Município de Canindé, Estado do Ceará, os eventos “Moto Fest” e “Motofé”.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1926/proj.lei.086-22-credito.especial.transporte.universitario.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1926/proj.lei.086-22-credito.especial.transporte.universitario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal apoiar o transporte escolar de ensino profissional e superior, e dá outras providências.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua B, localizada no Bairro Palestina, neste município com nome de Rita Miguel de Almeida, e dá outras providências.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua D, localizada no Loteamento Santa Edwirgens, no Bairro Riacho São Francisco, neste município com nome de Maria_x000D_
 do Socorro Feitosa, e dá outras providências.</t>
   </si>
   <si>
     <t>1952</t>
@@ -1193,51 +1193,51 @@
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>institui o Dia Municipal do Assistente Social e dá outras providências.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua "E", situada no loteamento Santa Edwirges, no bairro Riacho São Francisco, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2024/proj.lei.103-denom.rua.jose.maia.de.sousa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2024/proj.lei.103-denom.rua.jose.maia.de.sousa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua José Maia de Sousa, Bairro Alto da Bela Vista, distrito de Salitre, neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua Francisco Heron de Sousa, Bairro Alto da Bela Vista, distrito de Salitre, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua Hosana Frederico Siqueira, Bairro Alto da Bela VIsta, distrito de Salitre, neste Município.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
@@ -1277,82 +1277,82 @@
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>lnstitui o Dia Municipal da Enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Determina que as academias de Musculação, Cross Fit, Treinamento Funcional e outros tipos de treinamentos físicos análogos, com sede no Município de Canindé, exibam placas, cartazes ou banners sobre os malefícios de anabolizantes e outros esteroides"</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2048/projeto_de_lei_no_112-22_-_institui_semana_prevencao_avc_gleison_feitosa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2048/projeto_de_lei_no_112-22_-_institui_semana_prevencao_avc_gleison_feitosa.pdf</t>
   </si>
   <si>
     <t>"lnstitui a semana Municipal de Prevenção ao Acidente Vascular Cerebral - AVC.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal N" 1.698 DE 27 DE Junho de 2001, a qual dá nova denominação a Travessas e Ruas na sede do distrito de_x000D_
 Salitre, e dá outras providências</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Aristides Ferreira dos Santos, no Distrito de Ipueira dos Gomes, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2049/projeto_de_lei_no_116-22_-_denominacao_rua_ipueira_dos_gomes_nossa_senhora_das_gracas_executivo.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2049/projeto_de_lei_no_116-22_-_denominacao_rua_ipueira_dos_gomes_nossa_senhora_das_gracas_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Nossa Senhora das Graças no Distrito de Ipueira dos Gomes, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Ana dos Santos Lessa, no distrito de Ipueira dos Gomes, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de ajuda de custo para os médicos bolsistas do Programa Médicos Pelo Brasil (PMPB) lotados no município de Canindé, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
@@ -1769,51 +1769,51 @@
   <si>
     <t>Altera o dispositivo da LEI Nº 2.385/2018, PCCS dos Servidores da Guarda Civil Municipal de Canindé-Ce, art. 16, IV, critério de altura para composição da Guarda Municipal de Canindé, que tem a seguinte redação: possuir idade mínima de 18 anos e altura mínima de 1,65m para o sexo masculino, e de 1,60m para o sexo feminino.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Nossa Senhora das Graças, no Distrito de Ipueira dos Gomes, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Ana dos Santos Lessa, no Distrito de Ipueira dos Gomes, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2044/ind.28-22.den.rua.angelina.dist.salitre.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2044/ind.28-22.den.rua.angelina.dist.salitre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Angelina dos Santos Gomes situada no Bairro Bela Vista no Distrito do Salitre, neste Município</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>lndica à Sra. Prefeita Municipal, a denominação da rua Maria Miranda de Sousa, Localizada no distrito de Salitre, neste Município.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão nas disciplinas eletivas dos alunos do ensino fundamental, conteúdos relativos à Língua Brasileira de Sinais (Libras), e dá outras providências.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal, a denominação de uma das salas do Cinema localizado na praça Coronel Nemésio Cordeiro, neste Município.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
@@ -1886,51 +1886,51 @@
   <si>
     <t>Requer da Secretaria de Infraestrutura e Desenvolvimento Urbano, a construção do calçamento das Ruas Pedro Peu, Manoel Coelho Ferreira e Eunício Agostinho, no bairro Cachoeira da Pasta, neste Município.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>Requer da Prefeita de Canindé, que seja providenciada a restauração da Coluna comemorativa do 1° Centenário da Independência do Brasil, que fica localizada ao lado da Igreja das Dores, no bairro Centro, e a colocação de uma placa comemorativa em razão das comemorações do Bicentenário que será comemorado este ano.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Requer da Guarda Municipal de Canindé, a instalação de um redutor de velocidade (lombada), na rua Mozart Pinto, à altura do n° 302, no bairro centro.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal de Canindé, a instalação de um redutor de velocidade (lombada), na rua Mozart Pinto, à altura do n° 302, no bairro centro.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1286/010.gleison_feitosa_-resq.infra.const.passagem.molhada.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1286/010.gleison_feitosa_-resq.infra.const.passagem.molhada.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e lnfraestrutura, a construção de uma passagem molhada na Rua Luiz Magalhães Viera, No Bairro do S, neste Município.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura, a complementação do calçamento da Rua Dr. Bianor Pinto, bairro São Mateus, neste Município</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura, pavimentação em pedra tosca (calçamento) para a Rua Artur Santiago, bairro Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura, a restauração do calçamento da Rua Castelo Branco, bairro Imaculada Conceição, neste Município.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
@@ -3682,51 +3682,51 @@
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Requer Prefeita Maria do Rozário Araújo Pedrosa Ximenes ações urgentes no sentido de solicitar do Setor de iluminação pública do Município de Canindé, na pessoa do Sr. Pablo Falcão, a manutenção de toda a rede de iluminação publica e troca de luzes amarelos, por luzes de led bronca, do Distrito de Capitão Pedro Sampaio Localizado na Município de Canindé.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Requer da Prefeita Maria do Rozário Araújo Pedrosa Ximenes ações urgentes no sentido de solicitar do Setor de iluminação pública do Município de Canindé, na pessoa do Sr. Pablo Falcão, o manutenção de toda o rede de iluminação pública e troca de luzes amarelos, por luzes de led branca, do Distrito de Iguaçu Localizado no Município de Canindé.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1531/req.250.gleison.feitosa.pref.troca.lampadas.led.ipueira.dos.gomes.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1531/req.250.gleison.feitosa.pref.troca.lampadas.led.ipueira.dos.gomes.pdf</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Requer da Prefeita Maria do Rozário Araújo Pedrosa Ximenes ações urgentes no sentido de solicitar do Setor de iluminação pública do Município de Canindé, na pessoa do Sr. Pablo Falcão, o manutenção de toda a rede de iluminação pública e troca de luzes amarelas, por luzes de led branca, do Distrito de Monte Alegre Localizado no Município de Canindé.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Requer da Prefeita Maria do Rozário Araújo Pedrosa Ximenes ações urgentes no sentido de solicitar do Setor de iluminação pública do Município de Canindé, na pessoa do Sr. Pablo Falcão, a manutenção de todo a rede de iluminação pública e troca de luzes amarelas, par luzes de led branco, do Distrito de Salitre Localizado no Município de Canindé</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>253</t>
   </si>
@@ -4243,84 +4243,84 @@
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Agrário do Estado DAS - o Peixamento dos açudes do Município de Canindé</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedra Victar Moreirs Feitosa, ações de limpeza, manutenção e desassoreamento do Açude São Mateus e de sua Barragem, localizado no Município de Canindé.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1613/req.312.gleison.feitosa.pref.limp.acud.sousa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1613/req.312.gleison.feitosa.pref.limp.acud.sousa.pdf</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços de Canindé, na pessoa de seu Secretário, 5r. Pedro Victor Moreira Feitosa, ações de limpeza, manutenção e desassoreamento do Açude Souza e de sua Barragem, localizado na Comunidade Barro Branco no Município de Canindé.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1614/req.313.gleison.feitosa.pref.limp.rio.curu.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1614/req.313.gleison.feitosa.pref.limp.rio.curu.pdf</t>
   </si>
   <si>
     <t>Requer  ações urgentes do Poder Executivo do Município de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza e desassoreamento do Rio Curu, localizado no Município de Canindé</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Requer da Secretilria de Saúde a contratação de um médico para a Unidade Basica de Saúde que assiste o bairro Alto Guaramiranga.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1616/req.315.gleison.feitosa.sec.saude..med.psf.canindezinho.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1616/req.315.gleison.feitosa.sec.saude..med.psf.canindezinho.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde a contratação de um médico para a Unidade Básica de Saúde que assiste o bairro Canindezinho.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Requer da Prefeita Municipal, esforços para a construção de uma Areninha na sede do Distrito de Vazante do Curú, no Município de Canindé-CE.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Requer do Departamento Nacional de Obras Contra a Seca (DNOCS), que seja providenciada em regime de urgência a limpeza, com capinagem e roçagem da parede do açude São Mateus, na cidade de Canindé – CE.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
@@ -4390,64 +4390,64 @@
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano e Infraestrutura, a construção do calçamento da Travessa Cirilo Barroso, Distrito de Caiçara, zona rural, neste Município.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Desenvolvimento Urbano e Infraestrutura, a limpeza do terreno localizado no final da rua Raimundo Ourives, início da rua Santo Antônio, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1638/req.328.gleison.feitosa.pref.calc.estrada.madeira.cortada.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1638/req.328.gleison.feitosa.pref.calc.estrada.madeira.cortada.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, lnfraestrutura e Serviços o Saneamento Básico e o Calçamento da Comunidade Madeira_x000D_
 cortada que encontrasse inacessível em vista do período invernoso e a faixa de areia e lama, localizada ao lado da BR 020, Canindé/CE.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1639/req.329.gleison.feitosa.pref.infra.proj.revital.estatua.s.f.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1639/req.329.gleison.feitosa.pref.infra.proj.revital.estatua.s.f.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Maria do Rozário Araúio Pedrosa Ximenes e do Senhor Secretário de Desenvolvimento Urbano, lnfraestrutura e Serviços do Município de Canindé/CE, Sr. Pedro Victor Moreira Feitosa o planejamento arquitetônico, reforma, revitalização e reurbanização da estátua de São Francisco e seus_x000D_
 arredores como: muros, Pedestal, escadas e aterro para melhor acesso ao monumento localizado R- São Lucas- Alto do Moinho, Canindé - CE.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Requer ações urgentes do poder Exeçutivo do Municipio de Canindé no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura_x000D_
 e Serviços de Canindé, na pessoa de seu Secretário. Sr. Pedro VictorMoreira Feitosa, ações de limpeza {capinagem. varredura) e manutenção dos meios-fios com pintura" na Rua Paulino Barroso, Centro, no Município de CanindéiCE.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Requer ações urgentes do Poder Executivo do Município de Caninde no sentido de solicitar da Secretaria de Desenvolvimento Urbano, Infraestrutura_x000D_
 e Serviços de Canindé, na pessoa de seu Secretário, Sr. Pedro Victor Moreira Feitosa, ações de limpeza (capinagem, varredura) e manutenção dos meios-fios com pintura, na Rua Monsenhor João Cruz, Centro, Município de Canindé/CE.</t>
   </si>
@@ -5944,51 +5944,51 @@
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>Requer do Secretário de Infraestrutura, o envio de uma máquina retroescavadeira e de uma caçamba para fazer a manutenção do piçarramento da ladeira do Boqueirão, zona rural, neste município.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Agricultura e Recursos Hídricos, o conserto da bomba de água de um poço profundo localizado na comunidade de São Serafim, zona rural, neste Município.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1853/req.496.gleison.infra.sol.asfalt.av.maria.amelia.pessoa.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1853/req.496.gleison.infra.sol.asfalt.av.maria.amelia.pessoa.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de infraestrutura e Desenvolvimento Urbano o Asfaltamento da Avenida Maria Amélia pessoa Cardoso, localizada perto da Upa de Canindé.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>Requer do Secretário Municipal de Desenvolvimento Urbano e infraestrutura, solicitando a mesmo que, por sua vez determine a conservação/reparação urgente da estrada vicinal lzidio Silvino localizada no Bairro Canindezinho no Município de Canindé, tendo em vista o fim da quadra invernosa do ano de_x000D_
 2022.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Requer da Secretaria de Desenvolvimento Urbano, infraestrutura os Serviços de Saneamento Básico e Calçamento da Rua lzídio Silvino, localizada no Bairro Canindezinho.</t>
   </si>
   <si>
     <t>1856</t>
@@ -7643,51 +7643,51 @@
   <si>
     <t>Requer moção de aplausos ao escritor André Costa, pela matéria publicada no Jornal Diário do Nordeste, sobre a Festa de São Francisco deste ano em Canindé.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>Requer moção de apoio pela passagem do Dia do Advogado, na data de 11 de agosto de 2022</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>Requer moção de aplausos a Mestra Dina Vaqueira e a Associação dos Vaqueiros AVABOCRI, pelo “dia do Vaqueiro”, que será dia 22 de agosto.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos aos Educadores Físicos de nossa cidade, em alusão ao “Dia do Educador Físico”, comemorado anualmente em 1º de Setembro.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2046/mocao.037.pesar.marli.pdf</t>
+    <t>http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2046/mocao.037.pesar.marli.pdf</t>
   </si>
   <si>
     <t>Requer moção de pesar à Família enlutada da Marli dos Santos Vieira. falecida em 1i de setembro de 2022</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>Priscila Magalhães, Adriano Ximenes, Edinaldo Lourenço, Evelton Xavier, Giovane Lira, Gleison Feitosa, Junior Castelo, Karlinda Coêlho, Manoel Deodato, Márcio Sousa, Professora Tatiana, Professor Jardel Sousa, Sandra Cordeiro, Sargento Nascimento, Valdemar Filho</t>
   </si>
   <si>
     <t>Requer moção de apoio a Lei do piso salarial da enfermagem.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>Requer moção de pesar à família enlutada de Francisco Hermeto Braga.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>Requer moção de aplausos aos agentes comunitários de saúde, para homenagear pela passagem do “Dia Nacional dos Agentes Comunitários de Saúde”, comemorado anualmente em 04 de outubro.</t>
   </si>
@@ -8120,67 +8120,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1633/mensagem_de_veto_002.2021-veta_autografo_de_lei_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1634/mensagem_de_veto_003.2021-veta_autografo_de_lei_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2032/mensagem_de_veto_005-22_-_rua_i.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1803/proposta_de_emenda_a_lei_organica_n_032.22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1334/proj._lei_001._executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1335/proj._lei_002._executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_n_003.2022_-_doacao_de_imovel_campus_uece.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_lei_no_004.2022-custeio_do_tratamento_de_animais_vitimas_de_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1294/projeto_de_lei_no_005.2022-protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1295/pl_006-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1367/pl_007-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1368/pl_008-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1369/pl_009-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1477/pl_010-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1503/proj._de_lei_011.2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1371/projeto_de_lei_no_012.2022-locacao.espacos.festa.sao.francisco.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1372/pl_013-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1423/pl_014-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1422/pl_015-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_016-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1472/pl_017-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_018-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1474/pl_019-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1425/pl_020-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1505/pl_021-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1426/pl_022-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1506/pl_023-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1507/pl_024-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1576/pl_025-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1554/pl_026-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1555/pl_027-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1569/pl_029-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1573/pl_030-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1571/pl_031-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1575/pl_032-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1609/pl_033-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1636/pl_034-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1610/pl_035-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1611/pl_036-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1607/pl_037-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1608/pl_038-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1606/pl_039-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1629/pl_040-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1630/pl_041-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_042-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1710/pl_043-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1690/pl_044-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1694/pl_045-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1691/pl_047-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1692/pl_048-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1693/pl_049-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1689/pl_050-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1871/proj.lei.068.22_-_programa_de_recuperacao_fiscal_-_refis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1926/proj.lei.086-22-credito.especial.transporte.universitario.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2024/proj.lei.103-denom.rua.jose.maia.de.sousa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2048/projeto_de_lei_no_112-22_-_institui_semana_prevencao_avc_gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2049/projeto_de_lei_no_116-22_-_denominacao_rua_ipueira_dos_gomes_nossa_senhora_das_gracas_executivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2044/ind.28-22.den.rua.angelina.dist.salitre.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1286/010.gleison_feitosa_-resq.infra.const.passagem.molhada.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1531/req.250.gleison.feitosa.pref.troca.lampadas.led.ipueira.dos.gomes.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1613/req.312.gleison.feitosa.pref.limp.acud.sousa.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1614/req.313.gleison.feitosa.pref.limp.rio.curu.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1616/req.315.gleison.feitosa.sec.saude..med.psf.canindezinho.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1638/req.328.gleison.feitosa.pref.calc.estrada.madeira.cortada.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1639/req.329.gleison.feitosa.pref.infra.proj.revital.estatua.s.f.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1853/req.496.gleison.infra.sol.asfalt.av.maria.amelia.pessoa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2046/mocao.037.pesar.marli.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caninde.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1633/mensagem_de_veto_002.2021-veta_autografo_de_lei_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1634/mensagem_de_veto_003.2021-veta_autografo_de_lei_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2032/mensagem_de_veto_005-22_-_rua_i.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1803/proposta_de_emenda_a_lei_organica_n_032.22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1334/proj._lei_001._executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1335/proj._lei_002._executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_n_003.2022_-_doacao_de_imovel_campus_uece.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1293/projeto_de_lei_no_004.2022-custeio_do_tratamento_de_animais_vitimas_de_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1294/projeto_de_lei_no_005.2022-protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1295/pl_006-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1367/pl_007-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1368/pl_008-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1369/pl_009-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1477/pl_010-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1503/proj._de_lei_011.2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1371/projeto_de_lei_no_012.2022-locacao.espacos.festa.sao.francisco.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1372/pl_013-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1423/pl_014-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1422/pl_015-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_016-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1472/pl_017-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_018-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1474/pl_019-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1425/pl_020-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1505/pl_021-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1426/pl_022-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1506/pl_023-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1507/pl_024-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1576/pl_025-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1554/pl_026-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1555/pl_027-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1569/pl_029-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1573/pl_030-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1571/pl_031-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1575/pl_032-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1609/pl_033-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1636/pl_034-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1610/pl_035-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1611/pl_036-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1607/pl_037-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1608/pl_038-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1606/pl_039-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1629/pl_040-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1630/pl_041-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_042-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1710/pl_043-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1690/pl_044-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1694/pl_045-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1691/pl_047-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1692/pl_048-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1693/pl_049-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1689/pl_050-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1871/proj.lei.068.22_-_programa_de_recuperacao_fiscal_-_refis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1926/proj.lei.086-22-credito.especial.transporte.universitario.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2024/proj.lei.103-denom.rua.jose.maia.de.sousa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2048/projeto_de_lei_no_112-22_-_institui_semana_prevencao_avc_gleison_feitosa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2049/projeto_de_lei_no_116-22_-_denominacao_rua_ipueira_dos_gomes_nossa_senhora_das_gracas_executivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2044/ind.28-22.den.rua.angelina.dist.salitre.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1286/010.gleison_feitosa_-resq.infra.const.passagem.molhada.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1531/req.250.gleison.feitosa.pref.troca.lampadas.led.ipueira.dos.gomes.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1613/req.312.gleison.feitosa.pref.limp.acud.sousa.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1614/req.313.gleison.feitosa.pref.limp.rio.curu.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1616/req.315.gleison.feitosa.sec.saude..med.psf.canindezinho.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1638/req.328.gleison.feitosa.pref.calc.estrada.madeira.cortada.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1639/req.329.gleison.feitosa.pref.infra.proj.revital.estatua.s.f.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/1853/req.496.gleison.infra.sol.asfalt.av.maria.amelia.pessoa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/sapl/public/materialegislativa/2022/2046/mocao.037.pesar.marli.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caninde.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H899"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="235.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>